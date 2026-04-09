--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -685,243 +685,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail avec les plantes en maraîchage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.29746⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013692v1</w:t>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail avec les plantes en maraîchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.29746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosavoirs comme révélateurs d’une transition agroécologie profonde</w:t>
               </w:r>
@@ -970,468 +970,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardening in an urban farm: a way to reconnect citizens with the soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ré-enchanter les sols pour les rendre visibles : le regard des enfants en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657393v1</w:t>
+                <w:t xml:space="preserve">hal-04019311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-enchanter les sols pour les rendre visibles : le regard des enfants en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gardening in an urban farm: a way to reconnect citizens with the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2022.127590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019311v1</w:t>
+                <w:t xml:space="preserve">hal-03657393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
+                <w:t xml:space="preserve">La mise en oeuvre des écosavoirs à l'épreuve de l'ontologie naturaliste : exemples en maraîchage bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.219-233</w:t>
+              <w:t xml:space="preserve">Transrural Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467024v1</w:t>
+                <w:t xml:space="preserve">hal-03223154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;faire avec&amp;quot; au &amp;quot;devenir avec&amp;quot; la nature en système maraîcher : l’émergence d’agricultures sympoiétiques</w:t>
+                <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.219-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560049v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en oeuvre des écosavoirs à l'épreuve de l'ontologie naturaliste : exemples en maraîchage bio</w:t>
+                <w:t xml:space="preserve">Du &amp;quot;faire avec&amp;quot; au &amp;quot;devenir avec&amp;quot; la nature en système maraîcher : l’émergence d’agricultures sympoiétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transrural Initiatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.12135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223154v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation de la part &amp;quot;sauvage&amp;quot; des plantes pour développer des systèmes maraîchers &amp;quot;diplomatiques</w:t>
               </w:r>
@@ -1593,191 +1593,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agriculture renaturée</w:t>
+                <w:t xml:space="preserve">Agroécologie, un autre regard sur la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, pp.53-57</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946279v1</w:t>
+                <w:t xml:space="preserve">hal-01946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie, un autre regard sur la connaissance</w:t>
+                <w:t xml:space="preserve">Vers une agriculture renaturée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, pp.37-41</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946278v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maraîchers cévenols du réseau Nature et Progrès, des agriculteurs invisibles ?</w:t>
               </w:r>
@@ -2189,498 +2189,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la validité d’une invasion biologique. Prunus serotina en forêt de compiègne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary analysis of hedgerow network landscapes' sustainability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+                <w:t xml:space="preserve">Ali Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2010.486857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151600v1</w:t>
+                <w:t xml:space="preserve">hal-00558308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of a Biological Invasion: Prunus serotina in the Compiègne Forest, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">De la validité d’une invasion biologique. Prunus serotina en forêt de compiègne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 185, pp.39-50</w:t>
+              <w:t xml:space="preserve">, 2010, 1 (185), pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665393v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary analysis of hedgerow network landscapes' sustainability.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Validity of a Biological Invasion: Prunus serotina in the Compiègne Forest, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Burel</w:t>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426397.2010.486857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558308v1</w:t>
+                <w:t xml:space="preserve">hal-02665393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites d’une politique de replantation en pays bocager : exemple d'une politique de développement durable dans le nord de l'Ille-et-Vilaine</w:t>
+                <w:t xml:space="preserve">Les aspects sociaux d'une invasion biologique en forêt domaniale de Compiègne : la construction sociale de Prunus serotina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vers une mise en résonance de questions en suspens autour du développement durable, 4, pp.88-98</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.278-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151934v1</w:t>
+                <w:t xml:space="preserve">hal-01151603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects sociaux d'une invasion biologique en forêt domaniale de Compiègne : la construction sociale de Prunus serotina</w:t>
+                <w:t xml:space="preserve">Les limites d’une politique de replantation en pays bocager : exemple d'une politique de développement durable dans le nord de l'Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (3), pp.278-285</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vers une mise en résonance de questions en suspens autour du développement durable, 4, pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151603v1</w:t>
+                <w:t xml:space="preserve">hal-01151934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2692,109 +2692,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre les sens pour développer des connaissances agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
+              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux. Actes du colloque organisé à Montpellier les 5-7 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEH, UMR SENS, MSH Sud, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530872v1</w:t>
+                <w:t xml:space="preserve">hal-04922820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire sens » en école supérieure d'agronomie</w:t>
               </w:r>
@@ -2856,96 +2843,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les sens pour développer des connaissances agroécologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux. Actes du colloque organisé à Montpellier les 5-7 octobre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEH, UMR SENS, MSH Sud, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922820v1</w:t>
+                <w:t xml:space="preserve">hal-04530872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérités végétales et durabilité alimentaire. Une approche par le travail</w:t>
               </w:r>
@@ -3309,381 +3309,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations invisibles dans les systèmes d’activité familiaux : survie, résistance et revendication. Regards croisés sur 7 études de cas (Brésil, Cameroun, Kenya, France)</w:t>
+                <w:t xml:space="preserve">LE STATUT ET LE RÔLE DES ÉLÉMENTS DE NATURE DANS LES PRATIQUES AGROECOLOGIQUES : UNE BRÈCHE DANS L'ONTOLOGIE NATURALISTE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">Paul de La Chevardière de La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent Innovation et développement : "Innovation et coexistence dans l'agriculture et l'alimentation"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRANSITIONS CLIMATIQUE, ÉNERGÉTIQUE et ÉCOLOGIQUE pour une planète durable, Les rencontres scientifiques d'AllEnvi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883234v1</w:t>
+                <w:t xml:space="preserve">hal-01754010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE STATUT ET LE RÔLE DES ÉLÉMENTS DE NATURE DANS LES PRATIQUES AGROECOLOGIQUES : UNE BRÈCHE DANS L'ONTOLOGIE NATURALISTE ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul de La Chevardière de La Grandville</w:t>
+                <w:t xml:space="preserve">Innovations invisibles dans les systèmes d’activité familiaux : survie, résistance et revendication. Regards croisés sur 7 études de cas (Brésil, Cameroun, Kenya, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSITIONS CLIMATIQUE, ÉNERGÉTIQUE et ÉCOLOGIQUE pour une planète durable, Les rencontres scientifiques d'AllEnvi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent Innovation et développement : "Innovation et coexistence dans l'agriculture et l'alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Dec 2016, Montpellier, France. pp.30 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21619.58400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754010v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique : entre sciences et art</w:t>
+                <w:t xml:space="preserve">Les relations aux objets de nature dans l'écologisation de l'agriculture : un regard ethnologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création-créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). Paris, FRA., Dec 2015, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Animation scientifique Agroécologie - Intensification écologique des systèmes de culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Agropolis International. Montpellier, FRA., May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796169v1</w:t>
+                <w:t xml:space="preserve">hal-01506514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations aux objets de nature dans l'écologisation de l'agriculture : un regard ethnologique</w:t>
+                <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique : entre sciences et art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation scientifique Agroécologie - Intensification écologique des systèmes de culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Agropolis International. Montpellier, FRA., May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Création-créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). Paris, FRA., Dec 2015, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506514v1</w:t>
+                <w:t xml:space="preserve">hal-02796169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique. Entre sciences et art.</w:t>
               </w:r>
@@ -4405,85 +4405,94 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Pouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cause végétale. Coopérer avec des êtres végétaux pour se nourrir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-144, 2026, Quae, Nature et Société, ISBN PDF :</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Quae, pp.131-144, 2026, Quae, Nature et Société, 978-2-7592-4284-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4285-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4503,659 +4512,659 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosavoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moneyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/90df-p580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome, entre scientifique et artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l’activité d’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 979-10-91901-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature et nous, aujourd’hui et demain : qu’en disent nos mots ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">La nature et nous, aujourd'hui et demain : qu'en disent nos mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations homme- nature dans la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.61-83, 2016, 1631-9648</w:t>
+              <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613601v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nature et nous, aujourd’hui et demain : qu’en disent nos mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Javelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
+              <w:t xml:space="preserve">Les relations homme- nature dans la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.61-83, 2016, 1631-9648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595207v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature et nous, aujourd'hui et demain : qu'en disent nos mots ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
+              <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956100v1</w:t>
+                <w:t xml:space="preserve">hal-01595207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A view from continental Europe: the case-study of Prunus serotina in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasive and introduced plants and animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 392 p., 2011, 978-1-84971-071-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prunus serotina envahit la forêt de Compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les invasions biologiques, une question de natures et de sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 179 p., 2010, Synthèses (Quae), 978-2-7592-0372-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5165,91 +5174,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de biodiversité : pour quoi faire ? comment faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5259,51 +5268,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5355,51 +5364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5409,51 +5418,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueillir en coopérant avec les plantes : Savoir être, savoir faire, savoir dire l'expérience des cueilleurs ». Ateliers chercheurs-praticiens en collaboration avec l’Association Française des Cueilleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5475,225 +5484,225 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Fondation Daniel et Nina Carasso. 2025, 24 .p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au travail. Repenser l’activité végétale pour des nourritures durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE ; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation Daniel et Nina Carasso. 2023, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail humain - Travail animal - Travail des « autres vivants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5745,51 +5754,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation de France. 2022, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5799,100 +5808,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la biodiversité par des agriculteurs sur un site atelier au N-E Bretagne, et évaluation de leur rencontre avec des chercheurs en environnement&amp;quot; ou &amp;quot;La main et le stylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00195967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5902,51 +5911,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5984,65 +5993,65 @@
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020/2 (6), 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6110,51 +6119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="756F4904"/>
+    <w:nsid w:val="E404EE07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-javelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9974-2423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20252512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29746" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Kazic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vasselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lotfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2010.486857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;pierre Jean-Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Chevardi&#232;re de La Grandville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Grandville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/90df-p580" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taylorandfrancis.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-javelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9974-2423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20252512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127590" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Kazic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vasselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lotfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2010.486857" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;pierre Jean-Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Chevardi&#232;re de La Grandville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Grandville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4285-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/90df-p580" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taylorandfrancis.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>