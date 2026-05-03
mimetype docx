--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -378,943 +378,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
+                <w:t xml:space="preserve">Pour un travail vivant : reconstruire des collaborations inter-espèces dans le travail en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685151v1</w:t>
+                <w:t xml:space="preserve">hal-04813498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un travail vivant : reconstruire des collaborations inter-espèces dans le travail en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs numériques en productions végétales. Quelles manières d’habiter un territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.227-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813498v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques en productions végétales. Quelles manières d’habiter un territoire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.227-247. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807421v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs numériques en productions végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.227-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+                <w:t xml:space="preserve">hal-05591052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail avec les plantes en maraîchage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.29746⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04013692v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écosavoirs comme révélateurs d’une transition agroécologie profonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">Le travail avec les plantes en maraîchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.29746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626515v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-enchanter les sols pour les rendre visibles : le regard des enfants en question</w:t>
+                <w:t xml:space="preserve">Les écosavoirs comme révélateurs d’une transition agroécologie profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27</w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019311v1</w:t>
+                <w:t xml:space="preserve">hal-04626515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardening in an urban farm: a way to reconnect citizens with the soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ufug.2022.127590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en oeuvre des écosavoirs à l'épreuve de l'ontologie naturaliste : exemples en maraîchage bio</w:t>
+                <w:t xml:space="preserve">Ré-enchanter les sols pour les rendre visibles : le regard des enfants en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transrural Initiatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 484</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223154v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.219-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1411,1270 +1433,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de la part &amp;quot;sauvage&amp;quot; des plantes pour développer des systèmes maraîchers &amp;quot;diplomatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+                <w:t xml:space="preserve">La mise en oeuvre des écosavoirs à l'épreuve de l'ontologie naturaliste : exemples en maraîchage bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée écologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transrural Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140045v1</w:t>
+                <w:t xml:space="preserve">hal-03223154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : repenser le statut des plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’acceptation de la part &amp;quot;sauvage&amp;quot; des plantes pour développer des systèmes maraîchers &amp;quot;diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020/2 (6), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020/2 (9), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.006.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140096v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie, un autre regard sur la connaissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bariou</w:t>
+                <w:t xml:space="preserve">Introduction : repenser le statut des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Kazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs culturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946278v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agriculture renaturée</w:t>
+                <w:t xml:space="preserve">Agroécologie, un autre regard sur la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, pp.53-57</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946279v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maraîchers cévenols du réseau Nature et Progrès, des agriculteurs invisibles ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tallon</w:t>
+                <w:t xml:space="preserve">Vers une agriculture renaturée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Champs culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617579v1</w:t>
+                <w:t xml:space="preserve">hal-01946279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des éléments de nature en agroécologie paysanne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les maraîchers cévenols du réseau Nature et Progrès, des agriculteurs invisibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Progrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  231 (2016/3), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638081v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transmettre des savoirs agro-écologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'influence des éléments de nature en agroécologie paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 214, pp.17-20</w:t>
+              <w:t xml:space="preserve">Nature et Progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506368v1</w:t>
+                <w:t xml:space="preserve">hal-02638081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment transmettre des savoirs agro-écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195363v1</w:t>
+                <w:t xml:space="preserve">hal-01506368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de biodiversité. Fourre-tout ou panacée ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151935v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary analysis of hedgerow network landscapes' sustainability.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Burel</w:t>
+                <w:t xml:space="preserve">Indicateurs de biodiversité. Fourre-tout ou panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558308v1</w:t>
+                <w:t xml:space="preserve">hal-01151935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité d’une invasion biologique. Prunus serotina en forêt de compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (185), pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Validity of a Biological Invasion: Prunus serotina in the Compiègne Forest, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 185, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects sociaux d'une invasion biologique en forêt domaniale de Compiègne : la construction sociale de Prunus serotina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary analysis of hedgerow network landscapes' sustainability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+                <w:t xml:space="preserve">Ali Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2010.486857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151603v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les aspects sociaux d'une invasion biologique en forêt domaniale de Compiègne : la construction sociale de Prunus serotina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.278-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les limites d’une politique de replantation en pays bocager : exemple d'une politique de développement durable dans le nord de l'Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vers une mise en résonance de questions en suspens autour du développement durable, 4, pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2684,1384 +2775,1384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les sens pour développer des connaissances agroécologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux. Actes du colloque organisé à Montpellier les 5-7 octobre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEH, UMR SENS, MSH Sud, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922820v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire sens » en école supérieure d'agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépierre Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces sensibles: approches performatives pour une éducation inclusive de l'école à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFERE, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre les sens pour développer des connaissances agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
+              <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux. Actes du colloque organisé à Montpellier les 5-7 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEH, UMR SENS, MSH Sud, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530872v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérités végétales et durabilité alimentaire. Une approche par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Séminaire d’ethnobotanique annuel du domaine européen de Salagon : qu’est ce qui fait pousser les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Salagon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et TIC : la médiatisation numérique du végétal permet-elle le développement de pratiques agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiner en milieu urbain : quelles perceptions du sol par les jardiniers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances incorporées pour enseigner l'agro-écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clloque SFERE Provence - "Apprentissage et éducation : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative d'Études et de Recherches en Éducation de Provence (SFERE Provence). Meyreuil, FRA., Apr 2018, Marseille, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations aux non-humains dans des systèmes de production maraîchers cévenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant dans la transition socioécologique : de sa mise en débat à sa mise en recherche, une lecture des sciences sociales de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2 (UR2). Rennes, FRA.; Université de Rennes 1 (UR1). Rennes, FRA.; AGROCAMPUS OUEST. Rennes, FRA., Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE STATUT ET LE RÔLE DES ÉLÉMENTS DE NATURE DANS LES PRATIQUES AGROECOLOGIQUES : UNE BRÈCHE DANS L'ONTOLOGIE NATURALISTE ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul de La Chevardière de La Grandville</w:t>
+                <w:t xml:space="preserve">Innovations invisibles dans les systèmes d’activité familiaux : survie, résistance et revendication. Regards croisés sur 7 études de cas (Brésil, Cameroun, Kenya, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSITIONS CLIMATIQUE, ÉNERGÉTIQUE et ÉCOLOGIQUE pour une planète durable, Les rencontres scientifiques d'AllEnvi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent Innovation et développement : "Innovation et coexistence dans l'agriculture et l'alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Dec 2016, Montpellier, France. pp.30 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21619.58400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754010v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations invisibles dans les systèmes d’activité familiaux : survie, résistance et revendication. Regards croisés sur 7 études de cas (Brésil, Cameroun, Kenya, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">LE STATUT ET LE RÔLE DES ÉLÉMENTS DE NATURE DANS LES PRATIQUES AGROECOLOGIQUES : UNE BRÈCHE DANS L'ONTOLOGIE NATURALISTE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de La Chevardière de La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent Innovation et développement : "Innovation et coexistence dans l'agriculture et l'alimentation"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRANSITIONS CLIMATIQUE, ÉNERGÉTIQUE et ÉCOLOGIQUE pour une planète durable, Les rencontres scientifiques d'AllEnvi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21619.58400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01883234v1</w:t>
+                <w:t xml:space="preserve">hal-01754010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations aux objets de nature dans l'écologisation de l'agriculture : un regard ethnologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique Agroécologie - Intensification écologique des systèmes de culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Agropolis International. Montpellier, FRA., May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique : entre sciences et art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création-créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). Paris, FRA., Dec 2015, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique. Entre sciences et art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRÉATION - CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau Ingénium, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie ré-interroge les pratiques agricoles ? L'enjeu autour de la construction et de la transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie : du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme (AFP). Die, FRA., Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre injonctions et marginalisation, exemple d’une agriculture alternative qui dérange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les petites paysanneries dans un contexte mondial incertain”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Petites Paysanneries (GPP). Nanterre, FRA., Nov 2014, Nanterre, France. pp.8 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agro-écologiques ruraux : comment transmettre des savoirs d'expérience dans l'enseignement technique agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'émonde agricole au chêne périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque européen sur les trognes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Boursay, France. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4071,189 +4162,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut et le rôle des éléments de nature dans les pratiques agroécologiques : une brèche dans l'ontologie naturaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques AllEnvi, Transitions climatique, énergétique et écologique pour une planète durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating agroecosystem resilience : study of local agricultural knowledge Resilience 2014 -Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. , 1 p., 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4263,100 +4354,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4366,805 +4457,805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir la part sauvage des plantes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Pouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cause végétale. Coopérer avec des êtres végétaux pour se nourrir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.131-144, 2026, Quae, Nature et Société, 978-2-7592-4284-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4285-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosavoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moneyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/90df-p580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome, entre scientifique et artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l’activité d’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 979-10-91901-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature et nous, aujourd'hui et demain : qu'en disent nos mots ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">La nature et nous, aujourd’hui et demain : qu’en disent nos mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Javelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions L'Harmattan, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
+              <w:t xml:space="preserve">Les relations homme- nature dans la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.61-83, 2016, 1631-9648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956100v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature et nous, aujourd’hui et demain : qu’en disent nos mots ?</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations homme- nature dans la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.61-83, 2016, 1631-9648</w:t>
+              <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613601v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La nature et nous, aujourd'hui et demain : qu'en disent nos mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
+              <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595207v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A view from continental Europe: the case-study of Prunus serotina in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasive and introduced plants and animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 392 p., 2011, 978-1-84971-071-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prunus serotina envahit la forêt de Compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les invasions biologiques, une question de natures et de sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 179 p., 2010, Synthèses (Quae), 978-2-7592-0372-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5174,91 +5265,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de biodiversité : pour quoi faire ? comment faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5268,147 +5359,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5418,387 +5509,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueillir en coopérant avec les plantes : Savoir être, savoir faire, savoir dire l'expérience des cueilleurs ». Ateliers chercheurs-praticiens en collaboration avec l’Association Française des Cueilleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Fondation Daniel et Nina Carasso. 2025, 24 .p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au travail. Repenser l’activité végétale pour des nourritures durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE ; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation Daniel et Nina Carasso. 2023, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail humain - Travail animal - Travail des « autres vivants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation de France. 2022, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,100 +5899,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la biodiversité par des agriculteurs sur un site atelier au N-E Bretagne, et évaluation de leur rencontre avec des chercheurs en environnement&amp;quot; ou &amp;quot;La main et le stylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00195967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5911,147 +6002,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Kazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020/2 (6), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6119,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E404EE07"/>
+    <w:nsid w:val="0D2AE973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6350,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-javelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9974-2423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20252512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127590" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Kazic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vasselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lotfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2010.486857" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;pierre Jean-Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Chevardi&#232;re de La Grandville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Grandville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4285-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/90df-p580" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taylorandfrancis.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-javelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9974-2423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20252512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127590" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Kazic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vasselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lotfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2010.486857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;pierre Jean-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Chevardi&#232;re de La Grandville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Grandville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578244v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4285-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/90df-p580" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taylorandfrancis.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>