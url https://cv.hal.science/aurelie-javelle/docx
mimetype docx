--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -378,3781 +378,3690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un travail vivant : reconstruire des collaborations inter-espèces dans le travail en agriculture</w:t>
+                <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813498v1</w:t>
+                <w:t xml:space="preserve">hal-04685151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques en productions végétales. Quelles manières d’habiter un territoire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un travail vivant : reconstruire des collaborations inter-espèces dans le travail en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807421v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Pignier</w:t>
+                <w:t xml:space="preserve">Dispositifs numériques en productions végétales. Quelles manières d’habiter un territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (1), pp.98-104. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.227-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2024028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685151v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques en productions végétales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0227⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591052v1</w:t>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail avec les plantes en maraîchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.29746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+                <w:t xml:space="preserve">hal-04013692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail avec les plantes en maraîchage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+                <w:t xml:space="preserve">Les écosavoirs comme révélateurs d’une transition agroécologie profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.29746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04013692v1</w:t>
+                <w:t xml:space="preserve">hal-04626515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écosavoirs comme révélateurs d’une transition agroécologie profonde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gardening in an urban farm: a way to reconnect citizens with the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2022.127590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626515v1</w:t>
+                <w:t xml:space="preserve">hal-03657393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardening in an urban farm: a way to reconnect citizens with the soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Ré-enchanter les sols pour les rendre visibles : le regard des enfants en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2022.127590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657393v1</w:t>
+                <w:t xml:space="preserve">hal-04019311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-enchanter les sols pour les rendre visibles : le regard des enfants en question</w:t>
+                <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.219-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019311v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
+                <w:t xml:space="preserve">Du &amp;quot;faire avec&amp;quot; au &amp;quot;devenir avec&amp;quot; la nature en système maraîcher : l’émergence d’agricultures sympoiétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beryl Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.12135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467024v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;faire avec&amp;quot; au &amp;quot;devenir avec&amp;quot; la nature en système maraîcher : l’émergence d’agricultures sympoiétiques</w:t>
+                <w:t xml:space="preserve">La mise en oeuvre des écosavoirs à l'épreuve de l'ontologie naturaliste : exemples en maraîchage bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transrural Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.12135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03560049v1</w:t>
+                <w:t xml:space="preserve">hal-03223154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en oeuvre des écosavoirs à l'épreuve de l'ontologie naturaliste : exemples en maraîchage bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">L’acceptation de la part &amp;quot;sauvage&amp;quot; des plantes pour développer des systèmes maraîchers &amp;quot;diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transrural Initiatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (9), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.006.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223154v1</w:t>
+                <w:t xml:space="preserve">hal-03140045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de la part &amp;quot;sauvage&amp;quot; des plantes pour développer des systèmes maraîchers &amp;quot;diplomatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Introduction : repenser le statut des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Kazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020/2 (9), pp.16-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 2020/2 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lpe.006.0016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140045v1</w:t>
+                <w:t xml:space="preserve">hal-03140096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : repenser le statut des plantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tassin</w:t>
+                <w:t xml:space="preserve">Agroécologie, un autre regard sur la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champs culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.37-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140096v1</w:t>
+                <w:t xml:space="preserve">hal-01946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie, un autre regard sur la connaissance</w:t>
+                <w:t xml:space="preserve">Vers une agriculture renaturée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, pp.37-41</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946278v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agriculture renaturée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">Les maraîchers cévenols du réseau Nature et Progrès, des agriculteurs invisibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs culturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  231 (2016/3), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946279v1</w:t>
+                <w:t xml:space="preserve">hal-02617579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maraîchers cévenols du réseau Nature et Progrès, des agriculteurs invisibles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'influence des éléments de nature en agroécologie paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature et Progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.231.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617579v1</w:t>
+                <w:t xml:space="preserve">hal-02638081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des éléments de nature en agroécologie paysanne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comment transmettre des savoirs agro-écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et Progrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109, pp.35-37</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638081v1</w:t>
+                <w:t xml:space="preserve">hal-01506368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transmettre des savoirs agro-écologiques ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506368v1</w:t>
+                <w:t xml:space="preserve">hal-01195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs de biodiversité. Fourre-tout ou panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195363v1</w:t>
+                <w:t xml:space="preserve">hal-01151935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de biodiversité. Fourre-tout ou panacée ?</w:t>
+                <w:t xml:space="preserve">De la validité d’une invasion biologique. Prunus serotina en forêt de compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.21</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (185), pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151935v1</w:t>
+                <w:t xml:space="preserve">hal-01151600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la validité d’une invasion biologique. Prunus serotina en forêt de compiègne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">On the Validity of a Biological Invasion: Prunus serotina in the Compiègne Forest, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (185), pp.39-50</w:t>
+              <w:t xml:space="preserve">, 2010, 185, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151600v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of a Biological Invasion: Prunus serotina in the Compiègne Forest, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary analysis of hedgerow network landscapes' sustainability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2010.486857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665393v1</w:t>
+                <w:t xml:space="preserve">hal-00558308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary analysis of hedgerow network landscapes' sustainability.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Burel</w:t>
+                <w:t xml:space="preserve">Les limites d’une politique de replantation en pays bocager : exemple d'une politique de développement durable dans le nord de l'Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vers une mise en résonance de questions en suspens autour du développement durable, 4, pp.88-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426397.2010.486857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558308v1</w:t>
+                <w:t xml:space="preserve">hal-01151934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects sociaux d'une invasion biologique en forêt domaniale de Compiègne : la construction sociale de Prunus serotina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (3), pp.278-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01151934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du soin à l’assujettissement : utilisation d’un dispositif sonore en productions végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives in plant ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles, May 2024, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire sens » en école supérieure d'agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépierre Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces sensibles: approches performatives pour une éducation inclusive de l'école à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFERE, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les sens pour développer des connaissances agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités environnementales : sciences, arts et citoyennetés face aux changements globaux. Actes du colloque organisé à Montpellier les 5-7 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEH, UMR SENS, MSH Sud, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérités végétales et durabilité alimentaire. Une approche par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Séminaire d’ethnobotanique annuel du domaine européen de Salagon : qu’est ce qui fait pousser les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Salagon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et TIC : la médiatisation numérique du végétal permet-elle le développement de pratiques agroécologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiner en milieu urbain : quelles perceptions du sol par les jardiniers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances incorporées pour enseigner l'agro-écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clloque SFERE Provence - "Apprentissage et éducation : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative d'Études et de Recherches en Éducation de Provence (SFERE Provence). Meyreuil, FRA., Apr 2018, Marseille, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations aux non-humains dans des systèmes de production maraîchers cévenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant dans la transition socioécologique : de sa mise en débat à sa mise en recherche, une lecture des sciences sociales de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2 (UR2). Rennes, FRA.; Université de Rennes 1 (UR1). Rennes, FRA.; AGROCAMPUS OUEST. Rennes, FRA., Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations invisibles dans les systèmes d’activité familiaux : survie, résistance et revendication. Regards croisés sur 7 études de cas (Brésil, Cameroun, Kenya, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Helene Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Tallon</w:t>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire permanent Innovation et développement : "Innovation et coexistence dans l'agriculture et l'alimentation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Dec 2016, Montpellier, France. pp.30 vues, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21619.58400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE STATUT ET LE RÔLE DES ÉLÉMENTS DE NATURE DANS LES PRATIQUES AGROECOLOGIQUES : UNE BRÈCHE DANS L'ONTOLOGIE NATURALISTE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de La Chevardière de La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSITIONS CLIMATIQUE, ÉNERGÉTIQUE et ÉCOLOGIQUE pour une planète durable, Les rencontres scientifiques d'AllEnvi 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations aux objets de nature dans l'écologisation de l'agriculture : un regard ethnologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique Agroécologie - Intensification écologique des systèmes de culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230).; Agropolis International. Montpellier, FRA., May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique : entre sciences et art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création-créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). Paris, FRA., Dec 2015, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome et l'enjeu agroécologique. Entre sciences et art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRÉATION - CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau Ingénium, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’agroécologie ré-interroge les pratiques agricoles ? L'enjeu autour de la construction et de la transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie : du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme (AFP). Die, FRA., Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre injonctions et marginalisation, exemple d’une agriculture alternative qui dérange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les petites paysanneries dans un contexte mondial incertain”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Petites Paysanneries (GPP). Nanterre, FRA., Nov 2014, Nanterre, France. pp.8 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agro-écologiques ruraux : comment transmettre des savoirs d'expérience dans l'enseignement technique agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'émonde agricole au chêne périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque européen sur les trognes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Boursay, France. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4162,189 +4071,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut et le rôle des éléments de nature dans les pratiques agroécologiques : une brèche dans l'ontologie naturaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de La Grandville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques AllEnvi, Transitions climatique, énergétique et écologique pour une planète durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating agroecosystem resilience : study of local agricultural knowledge Resilience 2014 -Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. , 1 p., 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4354,100 +4263,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4457,805 +4366,805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir la part sauvage des plantes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Pouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cause végétale. Coopérer avec des êtres végétaux pour se nourrir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.131-144, 2026, Quae, Nature et Société, 978-2-7592-4284-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4285-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de dispositifs numériques sur les relations aux plantes en agriculture : une exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Cormerais; Jacques Athanase Gilbert; Armen Khatchatourov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Digitales. Ordre numérique et désordre digital.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Garnier, pp.95-112, 2021, 978-2-406-14568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosavoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moneyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/90df-p580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur agronome, entre scientifique et artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l’activité d’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 979-10-91901-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature et nous, aujourd’hui et demain : qu’en disent nos mots ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Javelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations homme- nature dans la transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.61-83, 2016, 1631-9648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie interroge les pratiques agricoles. Enjeux autour de la construction et de la transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroécologie, du nouveau pour le pastoralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Pastoralisme &amp; Cardère éditeur, 106 p., 2016, 978-2-914053-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature et nous, aujourd'hui et demain : qu'en disent nos mots ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations homme-nature dans la transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 234 p., 2016, Ecologie et formation, 978-2-343-09925-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A view from continental Europe: the case-study of Prunus serotina in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasive and introduced plants and animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 392 p., 2011, 978-1-84971-071-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prunus serotina envahit la forêt de Compiègne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les invasions biologiques, une question de natures et de sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 179 p., 2010, Synthèses (Quae), 978-2-7592-0372-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5265,91 +5174,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de biodiversité : pour quoi faire ? comment faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5359,147 +5268,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantCoopLab, coopérer avec les plantes pour une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5509,387 +5418,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueillir en coopérant avec les plantes : Savoir être, savoir faire, savoir dire l'expérience des cueilleurs ». Ateliers chercheurs-praticiens en collaboration avec l’Association Française des Cueilleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton-Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Fondation Daniel et Nina Carasso. 2025, 24 .p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au travail. Repenser l’activité végétale pour des nourritures durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE ; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation Daniel et Nina Carasso. 2023, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail humain - Travail animal - Travail des « autres vivants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; AgroParisTech; Université Paris-Saclay; Institut Agro Montpellier; Université de Limoges; Fondation de France. 2022, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5899,100 +5808,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la biodiversité par des agriculteurs sur un site atelier au N-E Bretagne, et évaluation de leur rencontre avec des chercheurs en environnement&amp;quot; ou &amp;quot;La main et le stylo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00195967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6002,147 +5911,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Kazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020/2 (6), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lpe.006.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6210,51 +6119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D2AE973"/>
+    <w:nsid w:val="6A48937E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-javelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9974-2423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20252512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127590" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Kazic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vasselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lotfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2010.486857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;pierre Jean-Marc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Chevardi&#232;re de La Grandville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Grandville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578244v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4285-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/90df-p580" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taylorandfrancis.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-javelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9974-2423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20252512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Javelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2022.127590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Kazic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.006.0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vasselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lotfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2010.486857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;pierre Jean-Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883234v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tallon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21619.58400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Chevardi&#232;re de La Grandville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de La Grandville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4285-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/90df-p580" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.taylorandfrancis.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>