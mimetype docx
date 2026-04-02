--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Laborde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4683-9819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059891300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Laborde est maître de conférences habilité à diriger des recherches en Sciences de l’information et de la communication à l'Université Bordeaux Montaigne.Elle est directrice éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication & organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe COS (Communication, organisation, société) du laboratoire de recherche MICA.Elle est également responsable du Master Communication des organisations de l'université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et convergences dans le champ de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Beccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/2, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques au travail, banalisation de la violence et déficit d’identification et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux usages internes du courrier électronique : quels enjeux pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail. Problématiques émergentes dans le contexte de la transformation numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et développement humain. Analyses de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsuds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise et de télétravail forcé : incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Observatoire Régional du Télétravail et de la Digitalisation du Travail (Télé-scope)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Jan 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des TIC dans l'agriculture : regards croisés sur les dispositifs numériques et les mutations des organisations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUTIC 2009 - Stratégies du changement dans les systèmes et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.65-85, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.5445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) des technologies d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2019, Les organisations malades du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les images d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2009, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques et résistances au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. 2023, Culture &amp; Communication, 9782807360488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et incivilités numériques en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O Tempora, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc. Agriculture & numérique en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bordeaux Montaigne. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAUDIN Recherche en Aquitaine sur les Usages pour le développement des dispositifs numériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Didier Paquelin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation et personnalisation. Les nouvelles formes de relations consommateurs/entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Communication &amp; Organisation n°27, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.175-191, 2024, 978-2-39061-456-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management à l’ère numérique : nouvelles pratiques, réalités et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.175-191, 2022, 978-2-39061-455-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laborde, A., & Carayol, V. (2021). Les incivilités numériques au prisme des Dark side studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Incivilités au travail. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, pp.69-86, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.7-15, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les incivilités numériques au prisme des dark side studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.69-86, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations d’internet dans la presse généraliste. Mondes de références mobilisés par les journalistes du Monde de 1994 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denoit, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la représentation des nouvelles technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2013, 978-2-86906-295-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.18912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipement et perception des TIC dans les exploitations agricoles aquitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborde, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et agriculture: appropriation des dispositifs numériques et mutations des organisations agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.87--109, 2012, 978-2-296-96724-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipement et perception des TIC dans l'agriculture aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A., LABORDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et métamorphoses des liens organisationnels : le cas des équipes de terrain du centre d'appel d'une caserne de pompiers du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carayol, Valérie and Bouldoires, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discordance des temps: rythmes, temporalités, urgence à l'ère de la globalisation de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.263--274, 2011, 978-2-85892-407-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.6153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., MASSIT FOLLEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions MSH, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC dans les entreprises maliennes. Dispositifs normatifs et évolutions des formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures, mutations, fragmentations: de la diversité des cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science : Lavoisier, 2009, 978-2-7462-2220-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-internautes : des facteurs sociodémographiques à une approche multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouldoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patersson, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC, pp.433, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Making Across Borders : the Eurosud news magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WIETEN J., MURDOCK G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television across Europe. A comparative introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels de la co-présence dans les projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Gramaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H., HOTIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Verbal et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche &amp;quot;Non internautes aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC/O - Conseil régional d'Aquitaine. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours accompagnant les nouvelles techniques de télécommunication : du télégraphe optique à l'internet : pour une meilleure compréhension des discours de presse contemporains sur l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux III, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001BOR30042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04498136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques ordinaires et résistances discrètes : la face obscure des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Laborde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4683-9819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059891300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Laborde est maître de conférences habilité à diriger des recherches en Sciences de l’information et de la communication à l'Université Bordeaux Montaigne.Elle est directrice éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication & organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe COS (Communication, organisation, société) du laboratoire de recherche MICA.Elle est également responsable du Master Communication des organisations de l'université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et convergences dans le champ de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Beccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/2, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques au travail, banalisation de la violence et déficit d’identification et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux usages internes du courrier électronique : quels enjeux pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail. Problématiques émergentes dans le contexte de la transformation numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et développement humain. Analyses de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsuds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise et de télétravail forcé : incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Observatoire Régional du Télétravail et de la Digitalisation du Travail (Télé-scope)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Jan 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des TIC dans l'agriculture : regards croisés sur les dispositifs numériques et les mutations des organisations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUTIC 2009 - Stratégies du changement dans les systèmes et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.65-85, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.5445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) des technologies d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2019, Les organisations malades du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les images d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2009, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques et résistances au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. 2023, Culture &amp; Communication, 9782807360488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et incivilités numériques en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O Tempora, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc. Agriculture & numérique en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bordeaux Montaigne. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAUDIN Recherche en Aquitaine sur les Usages pour le développement des dispositifs numériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Didier Paquelin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation et personnalisation. Les nouvelles formes de relations consommateurs/entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Communication &amp; Organisation n°27, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.175-191, 2024, 978-2-39061-456-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management à l’ère numérique : nouvelles pratiques, réalités et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.175-191, 2022, 978-2-39061-455-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laborde, A., & Carayol, V. (2021). Les incivilités numériques au prisme des Dark side studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Incivilités au travail. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, pp.69-86, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.7-15, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les incivilités numériques au prisme des dark side studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.69-86, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations d’internet dans la presse généraliste. Mondes de références mobilisés par les journalistes du Monde de 1994 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denoit, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la représentation des nouvelles technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2013, 978-2-86906-295-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.18912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipement et perception des TIC dans les exploitations agricoles aquitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborde, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et agriculture: appropriation des dispositifs numériques et mutations des organisations agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.87--109, 2012, 978-2-296-96724-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipement et perception des TIC dans l'agriculture aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A., LABORDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et métamorphoses des liens organisationnels : le cas des équipes de terrain du centre d'appel d'une caserne de pompiers du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carayol, Valérie and Bouldoires, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discordance des temps: rythmes, temporalités, urgence à l'ère de la globalisation de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.263--274, 2011, 978-2-85892-407-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.6153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., MASSIT FOLLEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions MSH, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC dans les entreprises maliennes. Dispositifs normatifs et évolutions des formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures, mutations, fragmentations: de la diversité des cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science : Lavoisier, 2009, 978-2-7462-2220-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-internautes : des facteurs sociodémographiques à une approche multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouldoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patersson, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC, pp.433, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels de la co-présence dans les projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Gramaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H., HOTIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Verbal et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Making Across Borders : the Eurosud news magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WIETEN J., MURDOCK G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television across Europe. A comparative introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche &amp;quot;Non internautes aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC/O - Conseil régional d'Aquitaine. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours accompagnant les nouvelles techniques de télécommunication : du télégraphe optique à l'internet : pour une meilleure compréhension des discours de presse contemporains sur l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux III, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001BOR30042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04498136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques ordinaires et résistances discrètes : la face obscure des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F314219"/>
+    <w:nsid w:val="2DBE95EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-laborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4683-9819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059891300" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousserand-Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mahy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Bardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raudin.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.18912" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crombet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Fedou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.6153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maurin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04112037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-laborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4683-9819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059891300" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousserand-Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mahy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Bardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raudin.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.18912" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crombet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Fedou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.6153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04112037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>