--- v1 (2026-04-02)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Laborde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences HDR en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4683-9819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059891300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Laborde est maître de conférences habilité à diriger des recherches en Sciences de l’information et de la communication à l'Université Bordeaux Montaigne.Elle est directrice éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication & organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe COS (Communication, organisation, société) du laboratoire de recherche MICA.Elle est également responsable du Master Communication des organisations de l'université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et convergences dans le champ de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Beccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/2, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques au travail, banalisation de la violence et déficit d’identification et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux usages internes du courrier électronique : quels enjeux pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail. Problématiques émergentes dans le contexte de la transformation numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et développement humain. Analyses de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsuds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise et de télétravail forcé : incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Observatoire Régional du Télétravail et de la Digitalisation du Travail (Télé-scope)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Jan 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des TIC dans l'agriculture : regards croisés sur les dispositifs numériques et les mutations des organisations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUTIC 2009 - Stratégies du changement dans les systèmes et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.65-85, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.5445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) des technologies d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2019, Les organisations malades du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les images d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2009, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques et résistances au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. 2023, Culture &amp; Communication, 9782807360488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et incivilités numériques en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O Tempora, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc. Agriculture & numérique en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bordeaux Montaigne. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAUDIN Recherche en Aquitaine sur les Usages pour le développement des dispositifs numériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Didier Paquelin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation et personnalisation. Les nouvelles formes de relations consommateurs/entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Communication &amp; Organisation n°27, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.175-191, 2024, 978-2-39061-456-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management à l’ère numérique : nouvelles pratiques, réalités et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.175-191, 2022, 978-2-39061-455-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laborde, A., & Carayol, V. (2021). Les incivilités numériques au prisme des Dark side studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Incivilités au travail. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, pp.69-86, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.7-15, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les incivilités numériques au prisme des dark side studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.69-86, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations d’internet dans la presse généraliste. Mondes de références mobilisés par les journalistes du Monde de 1994 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denoit, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la représentation des nouvelles technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2013, 978-2-86906-295-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.18912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipement et perception des TIC dans les exploitations agricoles aquitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborde, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et agriculture: appropriation des dispositifs numériques et mutations des organisations agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.87--109, 2012, 978-2-296-96724-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipement et perception des TIC dans l'agriculture aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A., LABORDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et métamorphoses des liens organisationnels : le cas des équipes de terrain du centre d'appel d'une caserne de pompiers du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carayol, Valérie and Bouldoires, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discordance des temps: rythmes, temporalités, urgence à l'ère de la globalisation de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.263--274, 2011, 978-2-85892-407-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.6153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., MASSIT FOLLEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions MSH, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC dans les entreprises maliennes. Dispositifs normatifs et évolutions des formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures, mutations, fragmentations: de la diversité des cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science : Lavoisier, 2009, 978-2-7462-2220-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-internautes : des facteurs sociodémographiques à une approche multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouldoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patersson, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC, pp.433, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels de la co-présence dans les projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Gramaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H., HOTIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Verbal et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Making Across Borders : the Eurosud news magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WIETEN J., MURDOCK G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television across Europe. A comparative introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche &amp;quot;Non internautes aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC/O - Conseil régional d'Aquitaine. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours accompagnant les nouvelles techniques de télécommunication : du télégraphe optique à l'internet : pour une meilleure compréhension des discours de presse contemporains sur l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux III, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001BOR30042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04498136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques ordinaires et résistances discrètes : la face obscure des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Laborde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Sciences de l'information et de la communication </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4683-9819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059891300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Laborde est Professeure des universités en Sciences de l’information et de la communication à l'Université Bordeaux Montaigne.Elle est directrice éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication & organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe COS (Communication, organisation, société) du laboratoire de recherche MICA.Elle est également responsable du Master Communication des organisations de l'université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We're right in the foothills”: the adoption of artificial intelligence in corporate communication departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Zerfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Romenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Communications: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CCIJ-09-2025-0296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos. Fabrique des vulnérabilités et communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative action research: exploring epistemological foundations and the value for organisational communication and public relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (2), pp.254-270. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCOM-10-2024-0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et convergences dans le champ de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des incivilités numériques dénoncées par les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions genrées des dispositifs technologiques à vocation relationnelle. Le cas de l'assistante virtuelle Azuma Hikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Beccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.12912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques au travail, banalisation de la violence et déficit d’identification et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.8207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux usages internes du courrier électronique : quels enjeux pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail. Problématiques émergentes dans le contexte de la transformation numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et développement humain. Analyses de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsuds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise et de télétravail forcé : incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Observatoire Régional du Télétravail et de la Digitalisation du Travail (Télé-scope)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT Nouvelle-Aquitaine, Jan 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03549034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des TIC dans l'agriculture : regards croisés sur les dispositifs numériques et les mutations des organisations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUTIC 2009 - Stratégies du changement dans les systèmes et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.65-85, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.5445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) des technologies d'information et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique des vulnérabilités et communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17, 2025, Communication &amp; professionnalisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et convergences dans le champ de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousserand-Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.11469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations malades du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 2019, Les organisations malades du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les images d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2009, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques et résistances au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. 2023, Culture &amp; Communication, 9782807360488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et incivilités numériques en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O Tempora, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc. Agriculture & numérique en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Isabelle Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bordeaux Montaigne. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAUDIN Recherche en Aquitaine sur les Usages pour le développement des dispositifs numériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Didier Paquelin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation et personnalisation. Les nouvelles formes de relations consommateurs/entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue Communication &amp; Organisation n°27, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Prolongement numérique et reconfiguration des violences au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Terrains du cyberharcèlement et de la haine en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Éditions de l'Université de Lorraine, pp.133-148, 2025, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384511716/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités numériques au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management à l’ère numérique : nouvelles pratiques, réalités et régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.175-191, 2024, 978-2-39061-456-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaise dans la communication au travail en période de crise sanitaire et de télétravail forcé : Incivilités numériques et contextes organisationnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.175-191, 2022, 978-2-39061-455-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laborde, A., & Carayol, V. (2021). Les incivilités numériques au prisme des Dark side studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Incivilités au travail. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck, pp.69-86, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.7-15, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les incivilités numériques au prisme des dark side studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.69-86, 2021, Culture &amp; Communication, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.caray.2021.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations d’internet dans la presse généraliste. Mondes de références mobilisés par les journalistes du Monde de 1994 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denoit, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire et la représentation des nouvelles technologies de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2013, 978-2-86906-295-5. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.18912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipement et perception des TIC dans les exploitations agricoles aquitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborde, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC et agriculture: appropriation des dispositifs numériques et mutations des organisations agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.87--109, 2012, 978-2-296-96724-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipement et perception des TIC dans l'agriculture aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A., LABORDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des organisations, diffusion et appropriation des TIC dans l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et métamorphoses des liens organisationnels : le cas des équipes de terrain du centre d'appel d'une caserne de pompiers du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carayol, Valérie and Bouldoires, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discordance des temps: rythmes, temporalités, urgence à l'ère de la globalisation de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.263--274, 2011, 978-2-85892-407-3. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.6153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des imaginaires des TIC. Entre ruptures et continuité, une nécessaire complémentarité des méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F., MASSIT FOLLEA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions MSH, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC dans les entreprises maliennes. Dispositifs normatifs et évolutions des formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractures, mutations, fragmentations: de la diversité des cultures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science : Lavoisier, 2009, 978-2-7462-2220-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-internautes : des facteurs sociodémographiques à une approche multidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouldoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patersson, René. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des TIC : reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC, pp.433, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels de la co-présence dans les projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Gramaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H., HOTIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Verbal et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Making Across Borders : the Eurosud news magazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WIETEN J., MURDOCK G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television across Europe. A comparative introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche &amp;quot;Non internautes aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC/O - Conseil régional d'Aquitaine. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours accompagnant les nouvelles techniques de télécommunication : du télégraphe optique à l'internet : pour une meilleure compréhension des discours de presse contemporains sur l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux III, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001BOR30042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04498136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences numériques ordinaires et résistances discrètes : la face obscure des communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04112037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DBE95EA"/>
+    <w:nsid w:val="1D8AD28B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-laborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4683-9819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059891300" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousserand-Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11560" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mahy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Bardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raudin.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.18912" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crombet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Fedou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.6153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04112037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-laborde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4683-9819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059891300" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Buhmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Zerfass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Romenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CCIJ-09-2025-0296" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousserand-Blin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-10-2024-0219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beccucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.12912" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5445" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11469" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mahy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04902676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Bardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Breton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cholet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://raudin.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511716/08" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.caray.2021.01.0069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.18912" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Crombet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Fedou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.6153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gramaccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04498136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04112037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>