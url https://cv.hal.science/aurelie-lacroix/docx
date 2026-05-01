--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -711,51 +711,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cartz-Piver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12888-025-07150-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels évoqués cognitifs en psychiatrie : expérience de terrain</w:t>
+                <w:t xml:space="preserve">OnabotulinumtoxinA in Resistant Depression: A Randomized Trial Comparing Two Facial Injection Sites (OnaDEP Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidou Traore</w:t>
+                <w:t xml:space="preserve">Caroline Ceolato-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Borde</w:t>
+                <w:t xml:space="preserve">Claire Chevallier-Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Blanchard-Bouhajja</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Rocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Girard</w:t>
+                <w:t xml:space="preserve">Eric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 182 (5), pp.446-453. </w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/1177925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325936v1</w:t>
+                <w:t xml:space="preserve">hal-05325905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OnabotulinumtoxinA in Resistant Depression: A Randomized Trial Comparing Two Facial Injection Sites (OnaDEP Study)</w:t>
+                <w:t xml:space="preserve">Potentiels évoqués cognitifs en psychiatrie : expérience de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ceolato-Martin</w:t>
+                <w:t xml:space="preserve">Hamidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevallier-Collins</w:t>
+                <w:t xml:space="preserve">Stanley Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+                <w:t xml:space="preserve">Françoise Blanchard-Bouhajja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+                <w:t xml:space="preserve">Joëlle Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (5), pp.446-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/1177925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325905v1</w:t>
+                <w:t xml:space="preserve">hal-05325936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors for quality of life improvement following rTMS treatment in neuropathic pain patients</w:t>
               </w:r>
@@ -1427,295 +1427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors for acceptance of a long-acting opiate substitution treatment studied through social representations and internalized stigma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+                <w:t xml:space="preserve">Cognitive complaint inversely associated to UHR transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Hamdan-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Puybaret</w:t>
+                <w:t xml:space="preserve">Laurent Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villéger</w:t>
+                <w:t xml:space="preserve">Marine Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Zattoni-Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
+                <w:t xml:space="preserve">Jérémy Couturas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Okassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.07.006⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325917v1</w:t>
+                <w:t xml:space="preserve">hal-04618162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaint inversely associated to UHR transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Hamdan-Dumont</w:t>
+                <w:t xml:space="preserve">Predictive factors for acceptance of a long-acting opiate substitution treatment studied through social representations and internalized stigma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lecardeur</w:t>
+                <w:t xml:space="preserve">Pierre Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Habert</w:t>
+                <w:t xml:space="preserve">Juliette Zattoni-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Okassa</w:t>
+                <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.100319. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3), pp.307-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618162v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body interior in anorexia nervosa: from interoception to conceptual representation of body interior</w:t>
               </w:r>
@@ -1963,278 +1963,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BDNF CpG methylation and serum levels covary during alcohol withdrawal in patients with alcohol use disorder: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2023.2242924⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325922v1</w:t>
+                <w:t xml:space="preserve">hal-04126788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BDNF CpG methylation and serum levels covary during alcohol withdrawal in patients with alcohol use disorder: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Plansont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daphnée Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (11), pp.1523. </w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.854-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2023.2242924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126788v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Predictors of Clinical Response after Repetitive Transcranial Magnetic Stimulation between Bipolar and Unipolar Disorders</w:t>
               </w:r>
@@ -2501,64 +2501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging's determinants in early intervention youth: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Okassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,278 +2616,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory processing in depression: Assessment and intervention perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+                <w:t xml:space="preserve">Detection of Glycosylated Markers From Cancer Stem Cells With ColoSTEM Dx Kit for Earlier Prediction of Colon Cancer Aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Christou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpp.2785⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.918702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039359v1</w:t>
+                <w:t xml:space="preserve">hal-05325934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Glycosylated Markers From Cancer Stem Cells With ColoSTEM Dx Kit for Earlier Prediction of Colon Cancer Aggressiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Sensory processing in depression: Assessment and intervention perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.1567-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.918702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpp.2785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325934v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of withdrawal symptom intensity between hypnosis and nicotine-replacement-therapies: A pilot study</w:t>
               </w:r>
@@ -5368,256 +5368,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de facteurs pronostiques de succès d’un sevrage en alcool : place du BDNF, du pro-BDNF et de l’épigénétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+                <w:t xml:space="preserve">Epidémiologie des cancers dans les troubles psychiatriques caractérisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictions et Territoires en Nouvelle Aquitaine (ATNoA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France. pp.202563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328397v1</w:t>
+                <w:t xml:space="preserve">hal-04732918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie des cancers dans les troubles psychiatriques caractérisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lacroix</w:t>
+                <w:t xml:space="preserve">Recherche de facteurs pronostiques de succès d’un sevrage en alcool : place du BDNF, du pro-BDNF et de l’épigénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addictions et Territoires en Nouvelle Aquitaine (ATNoA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732918v1</w:t>
+                <w:t xml:space="preserve">hal-05328397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention des protéines BDNF et pro-BDNF dans le Trouble de l’Usage de l’Alcool avec ou sans symptômes dépressifs au moment du sevrage alcoolique et deux mois plus tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,51 +7522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocapteurs microondes : contribution à l'identification de cellules souches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13: Anti-HHV-6B DR7 antibody production in rabbit: application to DR7B oncoprotein detection in hodgkin's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,77 +8300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plainte cognitive subjective inversement associée à la transition psychotique chez les ARMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Hamdan-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Okassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8658,51 +8658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention des protéines BDNF et pro-BDNF dans le Trouble de l'Usage de l'Alcool avec ou sans symptômes dépressifs au moment du sevrage alcoolique et deux mois plus tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,90 +8779,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales et Stigma perçu relatifs à l’injection chez des usagers recevant un traitement de substitution aux opiacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Zattoni-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictions et Territoires en Nouvelle Aquitaine (ATNoA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poitiers, France</w:t>
@@ -9883,51 +9883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">53: HHV-6 and EBV DNA quantification in lymph nodes of Hodgkin's patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouzioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,51 +10042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22: HHV-6 mRNA early transcript detection after transplantation by a reverse transcription-nested PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ranger-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bordessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10188,51 +10188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21: CMV and HHV-6 simultaneous quantification in polymorphonuclear (PMNL) and mononuclear (PBMC) cells of transplant recipients using a multiplex RT-PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ranger-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Szelag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11371,51 +11371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Virevialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan-Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.10.062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lesobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2481163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Okassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bessaguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07150-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raoult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N&#233;quier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Traore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Borde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blanchard-Bouhajja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ceolato-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevallier-Collins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1177925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin&#233;-Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guignandon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07813-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puybaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vill&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zattoni-Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04687276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passerieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1389463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2023.2242924" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lannaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075276" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04394146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04039359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blondy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bouchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.918702" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03521326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourmi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2021.1877105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04086-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03593469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne-Salle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Balestrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01555-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060446" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole M&#233;lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00913" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Jawhari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hombourger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgx029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de La Cruz-Morcillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10387" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Landoulsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J57NHJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.05.067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QLGS7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collot-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mardivirin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-0470" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranger-Rogez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G7NB75N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20868" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVKH1P4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732918v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lannaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lautrette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang Ling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259539" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Musette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaccard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordessoule" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranger-Rogez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70032-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CQN2LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pareaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charmes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04986652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03434441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balestrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plansont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guignandon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessette Bessette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328180v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillaudeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pestourie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bordessoule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzioux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70072-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH748VN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pradeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Szelag" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70041-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBM4RX8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turlure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70040-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHVKP9S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-7069(06)12014-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurance" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Varnat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05327627v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIMO4001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-04798668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Virevialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan-Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.10.062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lesobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2481163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Okassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bessaguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07150-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raoult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N&#233;quier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ceolato-Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevallier-Collins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1177925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Borde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blanchard-Bouhajja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin&#233;-Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guignandon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07813-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puybaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vill&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zattoni-Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04687276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passerieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1389463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2023.2242924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lannaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075276" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04394146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blondy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bouchaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.918702" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04039359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03521326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourmi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2021.1877105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04086-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03593469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne-Salle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Balestrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01555-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060446" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole M&#233;lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00913" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Jawhari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hombourger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgx029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de La Cruz-Morcillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10387" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Landoulsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J57NHJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.05.067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QLGS7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collot-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mardivirin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-0470" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranger-Rogez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G7NB75N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20868" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVKH1P4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202563" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lannaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lautrette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang Ling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259539" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Musette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaccard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordessoule" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranger-Rogez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70032-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CQN2LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pareaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charmes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04986652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03434441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balestrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plansont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guignandon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessette Bessette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328180v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillaudeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pestourie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bordessoule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzioux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70072-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH748VN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pradeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Szelag" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70041-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBM4RX8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turlure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70040-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHVKP9S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-7069(06)12014-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurance" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Varnat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05327627v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIMO4001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-04798668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>