--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -234,611 +234,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar disorders in the rhythm of day and seasons: Link between bipolarity and seasonal affective disorder</w:t>
+                <w:t xml:space="preserve">A systematic review to find link between past psychiatric history and development of long covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Lesobre</w:t>
+                <w:t xml:space="preserve">Charlotte Bessaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Cartz-Piver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2025.2481163⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-025-07150-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325911v1</w:t>
+                <w:t xml:space="preserve">hal-05540395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis evaluation in patients with psychiatric diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer in Severe Mental Illness Patients: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Okassa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2025.102636⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313452v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer in Severe Mental Illness Patients: A Retrospective Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver fibrosis evaluation in patients with psychiatric diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Paul Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Chalange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Okassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.70183⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (7), pp.102636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2025.102636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073100v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review to find link between past psychiatric history and development of long covid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bessaguet</w:t>
+                <w:t xml:space="preserve">Bipolar disorders in the rhythm of day and seasons: Link between bipolarity and seasonal affective disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.942. </w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.440-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-025-07150-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2025.2481163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540395v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et comparaison des caractéristiques cliniques, addictologiques et psychométriques des patients consultant pour trouble du jeu d'argent ou trouble du jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,835 +887,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OnabotulinumtoxinA in Resistant Depression: A Randomized Trial Comparing Two Facial Injection Sites (OnaDEP Study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive factors for acceptance of a long-acting opiate substitution treatment studied through social representations and internalized stigma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ceolato-Martin</w:t>
+                <w:t xml:space="preserve">Victor Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevallier-Collins</w:t>
+                <w:t xml:space="preserve">Pierre Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+                <w:t xml:space="preserve">Juliette Zattoni-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+                <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3), pp.307-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/1177925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325905v1</w:t>
+                <w:t xml:space="preserve">hal-05325917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels évoqués cognitifs en psychiatrie : expérience de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive complaint inversely associated to UHR transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Hamdan-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidou Traore</w:t>
+                <w:t xml:space="preserve">Laurent Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Borde</w:t>
+                <w:t xml:space="preserve">Marine Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Blanchard-Bouhajja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Girard</w:t>
+                <w:t xml:space="preserve">Jérémy Couturas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Okassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.017⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325936v1</w:t>
+                <w:t xml:space="preserve">hal-04618162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors for quality of life improvement following rTMS treatment in neuropathic pain patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Martiné-Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Martiné-Fabre</w:t>
+                <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Plansont</w:t>
+                <w:t xml:space="preserve">Alexandre Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guignandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10072-024-07813-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum BDNF and pro-BDNF levels in alcohol use disorders according to depression status: An exploratory study of their evolution two months after withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (19), pp.e38940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e38940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaint inversely associated to UHR transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Hamdan-Dumont</w:t>
+                <w:t xml:space="preserve">Potentiels évoqués cognitifs en psychiatrie : expérience de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lecardeur</w:t>
+                <w:t xml:space="preserve">Stanley Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Habert</w:t>
+                <w:t xml:space="preserve">Françoise Blanchard-Bouhajja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Okassa</w:t>
+                <w:t xml:space="preserve">Joëlle Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.100319. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (5), pp.446-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618162v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors for acceptance of a long-acting opiate substitution treatment studied through social representations and internalized stigma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">OnabotulinumtoxinA in Resistant Depression: A Randomized Trial Comparing Two Facial Injection Sites (OnaDEP Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ceolato-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevallier-Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (3), pp.307-317. </w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/1177925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325917v1</w:t>
+                <w:t xml:space="preserve">hal-05325905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body interior in anorexia nervosa: from interoception to conceptual representation of body interior</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
@@ -1835,51 +1835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of alcohol use disorder in the general population of Togo and Benin: the ALCOTRANS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damega Wenkourama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1527. </w:t>
@@ -1963,494 +1963,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Distinct Predictors of Clinical Response after Repetitive Transcranial Magnetic Stimulation between Bipolar and Unipolar Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Okassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Lannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20075276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126788v1</w:t>
+                <w:t xml:space="preserve">hal-04122842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDNF CpG methylation and serum levels covary during alcohol withdrawal in patients with alcohol use disorder: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (9), pp.854-859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15622975.2023.2242924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Predictors of Clinical Response after Repetitive Transcranial Magnetic Stimulation between Bipolar and Unipolar Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Lannaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (7), </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20075276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122842v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between semantic and episodic memory: evidence from a case of severe anterograde amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Cartz-Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (2), pp.95-118. </w:t>
@@ -2501,90 +2501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging's determinants in early intervention youth: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Okassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2616,438 +2616,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Glycosylated Markers From Cancer Stem Cells With ColoSTEM Dx Kit for Earlier Prediction of Colon Cancer Aggressiveness</w:t>
+                <w:t xml:space="preserve">Comparison of withdrawal symptom intensity between hypnosis and nicotine-replacement-therapies: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Blondy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lourmière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.918702⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (3), pp.263-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2021.1877105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325934v1</w:t>
+                <w:t xml:space="preserve">hal-03521326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory processing in depression: Assessment and intervention perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detection of Glycosylated Markers From Cancer Stem Cells With ColoSTEM Dx Kit for Earlier Prediction of Colon Cancer Aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Christou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpp.2785⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.918702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039359v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of withdrawal symptom intensity between hypnosis and nicotine-replacement-therapies: A pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sensory processing in depression: Assessment and intervention perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (3), pp.263-276. </w:t>
+              <w:t xml:space="preserve">Clinical Psychology and Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.1567-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00029157.2021.1877105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpp.2785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521326v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychomotor semiology in depression: a standardized clinical psychomotor approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Repetitive Transcranial Magnetic Stimulation on Fibromyalgia Patients Responding to a First Repetitive Transcranial Magnetic Stimulation Induction Course After Six Months of Maintenance Treatment: A Randomized Pilot-Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vergne-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,103 +3241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of clinical response after rTMS treatment of patients suffering from drug-resistant depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Lannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.587. </w:t>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Label-Free Approach to Glioblastoma Cancer Stem Cell Sorting and Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Deluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hombourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (6), pp.592-603. </w:t>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Védrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved sedimentation field-flow fractionation separation channel for concentrated cellular elution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovating&amp;quot; label-free&amp;quot; technology for the characterization of cancerous stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,51 +4596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Human Herpesvirus-6 Variant B in Classic Hodgkin's Lymphoma via DR7 Oncoprotein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collot-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HHV-6 and EBV DNA quantitation in lymph nodes of 86 patients with Hodgkin's lymphoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la réplication in vitro de l'herpèsvirus humain 6 en présence de valproate de sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,90 +5180,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des relations entre troubles psychiatriques sévères et cancers : temporalité, addictions et réponse inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soin conjoint des maladies du corps et de l’esprit : un rêve ou une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie (CFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5368,282 +5368,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie des cancers dans les troubles psychiatriques caractérisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lacroix</w:t>
+                <w:t xml:space="preserve">Recherche de facteurs pronostiques de succès d’un sevrage en alcool : place du BDNF, du pro-BDNF et de l’épigénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Addictions et Territoires en Nouvelle Aquitaine (ATNoA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732918v1</w:t>
+                <w:t xml:space="preserve">hal-05328397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de facteurs pronostiques de succès d’un sevrage en alcool : place du BDNF, du pro-BDNF et de l’épigénétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+                <w:t xml:space="preserve">Epidémiologie des cancers dans les troubles psychiatriques caractérisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictions et Territoires en Nouvelle Aquitaine (ATNoA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xème Congrès International Francophone Adelf - Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2024, LIMOGES, France. pp.202563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328397v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention des protéines BDNF et pro-BDNF dans le Trouble de l’Usage de l’Alcool avec ou sans symptômes dépressifs au moment du sevrage alcoolique et deux mois plus tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5685,51 +5685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of clinical response after rTMS treatment of patients suffering from drug-resistant depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie (CFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
@@ -5810,90 +5810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la méthylation du promoteur du gène BDNF chez les sujets présentant un trouble de l’usage de l’alcool après sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,51 +5931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific detection of Cancer Stem Cells and new tumor aggressiveness gradation in colorectal cancer, using ColoSTEM Dx kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SUNRISE Meeting-New advances in Cancer Stem cells (SUNRISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6138,51 +6138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant RF Biosensors for immature cells identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,807 +6244,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocapteurs résonants et accordables en fréquence dédiés à l'analyse cellulaire aux fréquences radio et micro-ondes</w:t>
+                <w:t xml:space="preserve">Tunable frequency resonant biosensors dedicated to dielectric permittivity analysis of biological cell cytoplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium: IMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912593v1</w:t>
+                <w:t xml:space="preserve">hal-00912306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable frequency resonant biosensors dedicated to dielectric permittivity analysis of biological cell cytoplasm</w:t>
+                <w:t xml:space="preserve">Biocapteurs résonants et accordables en fréquence dédiés à l'analyse cellulaire aux fréquences radio et micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium: IMS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912306v1</w:t>
+                <w:t xml:space="preserve">hal-00912593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination de lignées cellulaires cancéreuses colorectales à l'aide de biocapteurs RF résonnants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave resonant biosensors for Cancer cell maturity and aggressiveness discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IMS 2013 : Microwave sensors and biochips for biomolecules and cells characterization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912356v1</w:t>
+                <w:t xml:space="preserve">hal-00912313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Colorectal Cancer Cell Line Bio-Sensing Using RF Resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteurs Électromagnétiques Accordables En Fréquence Appliqués À L'analyse Cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers : International Conference on Solid-State Sensors, Actuators and Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique : PLUMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912300v1</w:t>
+                <w:t xml:space="preserve">hal-00912617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs Électromagnétiques Accordables En Fréquence Appliqués À L'analyse Cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-Free Colorectal Cancer Cell Line Bio-Sensing Using RF Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique : PLUMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">Transducers : International Conference on Solid-State Sensors, Actuators and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912617v1</w:t>
+                <w:t xml:space="preserve">hal-00912300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave resonant biosensors for Cancer cell maturity and aggressiveness discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination de lignées cellulaires cancéreuses colorectales à l'aide de biocapteurs RF résonnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alaeddine Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IMS 2013 : Microwave sensors and biochips for biomolecules and cells characterization workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seatle, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912313v1</w:t>
+                <w:t xml:space="preserve">hal-00912356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un biocapteur pour caractériser des cellules souches cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7151,51 +7151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,51 +7276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,51 +7401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bounaix Morand Du Puch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,51 +7522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocapteurs microondes : contribution à l'identification de cellules souches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7759,51 +7759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and role of DR7 oncoprotein from HHV-6 variant B in Reed-Sternberg cells of classical Hodgkin’s lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collot-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome d’hypersensibilité médicamenteuse (DRESS) : étude prospective nationale résultats de l’étude virologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13: Anti-HHV-6B DR7 antibody production in rabbit: application to DR7B oncoprotein detection in hodgkin's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8160,51 +8160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pareaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,90 +8300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plainte cognitive subjective inversement associée à la transition psychotique chez les ARMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Hamdan-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lecardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Okassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
@@ -8438,64 +8438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Virevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictions et Territoires en Nouvelle-Aquitaine (ATNOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8559,51 +8559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8645,103 +8645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention des protéines BDNF et pro-BDNF dans le Trouble de l'Usage de l'Alcool avec ou sans symptômes dépressifs au moment du sevrage alcoolique et deux mois plus tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Plansont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8766,103 +8766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales et Stigma perçu relatifs à l’injection chez des usagers recevant un traitement de substitution aux opiacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Zattoni-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictions et Territoires en Nouvelle Aquitaine (ATNoA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poitiers, France</w:t>
@@ -8891,51 +8891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs prédictifs d'amélioration clinique après traitement rTMS chez des patients atteints de dépression pharmaco-résistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9016,51 +9016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un biocapteur pour la caractérisation des cellules souches cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,307 +9135,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une technologie innovante « label-free » pour la caractérisation des cellules souches cancéreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neurotrophines : nouvelle voie de signalisation dans le développement du carcinome rénal à cellule claire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bessette Bessette</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Guillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7es Journées du Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328171v1</w:t>
+                <w:t xml:space="preserve">hal-05328180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophines : nouvelle voie de signalisation dans le développement du carcinome rénal à cellule claire ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d’une technologie innovante « label-free » pour la caractérisation des cellules souches cancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Mélin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Guillaudeau</w:t>
+                <w:t xml:space="preserve">Bessette Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7es Journées du Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328180v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des glycoprotéines dans les étapes de prolifération et de différenciation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Legardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9512,51 +9512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression de DR7 de l’herpèsvirus humain de type 6 variant B (HHV-6B) induit la surexpression de l’inhibiteur de différenciation (Id)-2 cellulaire dans une lignée B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l’oncoprotéine DR7 de l’HHV-6 de type B dans les cellules de Reed-Sternberg chez les patients atteints de lymphome de Hodgkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9775,51 +9775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la réplication in vitro de l'herpèsvirus humain 6 en présence de valproate de sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,51 +9883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">53: HHV-6 and EBV DNA quantification in lymph nodes of Hodgkin's patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouzioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,51 +10042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22: HHV-6 mRNA early transcript detection after transplantation by a reverse transcription-nested PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ranger-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bordessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10188,51 +10188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21: CMV and HHV-6 simultaneous quantification in polymorphonuclear (PMNL) and mononuclear (PBMC) cells of transplant recipients using a multiplex RT-PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ranger-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Szelag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10334,51 +10334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le facteur de transcription NFκB stimule la multiplication du HHV6 de type A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Collot-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'isolement et de détection de cellules souches cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 2019171010. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10715,51 +10715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'isolement et de détection de cellules souches cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10790,51 +10790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'isolement de cellules souches cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Varnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de détection de cellules souches cancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11037,51 +11037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la localisation de l'herpèsvirus humain de type 6 (HHV-6) dans les tissus hodgkiniens : recherche de l'expression de l'oncogène viral DR7 et de ses conséquences pour la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Limoges, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008LIMO4001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11140,51 +11140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs prédictifs, diagnostiques et pronostiques ne Virologie, Chimie-Physique et Psychiatrie : liens avec la Cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de limoges, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11371,51 +11371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Virevialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan-Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.10.062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lesobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2481163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Okassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bessaguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07150-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raoult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N&#233;quier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ceolato-Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevallier-Collins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1177925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Traore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Borde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blanchard-Bouhajja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin&#233;-Fabre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guignandon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07813-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puybaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vill&#233;ger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zattoni-Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04687276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passerieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1389463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2023.2242924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lannaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075276" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04394146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blondy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bouchaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.918702" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04039359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03521326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourmi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2021.1877105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04086-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03593469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne-Salle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Balestrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01555-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060446" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole M&#233;lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00913" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Jawhari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hombourger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgx029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de La Cruz-Morcillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10387" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Landoulsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J57NHJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.05.067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QLGS7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collot-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mardivirin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-0470" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranger-Rogez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G7NB75N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20868" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVKH1P4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202563" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lannaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lautrette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang Ling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259539" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Musette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaccard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordessoule" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranger-Rogez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70032-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CQN2LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pareaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charmes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04986652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03434441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balestrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plansont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guignandon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessette Bessette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328180v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillaudeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pestourie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bordessoule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzioux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70072-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH748VN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pradeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Szelag" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70041-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBM4RX8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turlure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70040-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHVKP9S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-7069(06)12014-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurance" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Varnat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05327627v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIMO4001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-04798668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Virevialle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan-Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.10.062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bessaguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cartz-Piver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07150-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Okassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Lesobre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2025.2481163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raoult" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N&#233;quier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puybaret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vill&#233;ger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zattoni-Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Habert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin&#233;-Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guignandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07813-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Traore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Borde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blanchard-Bouhajja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ceolato-Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevallier-Collins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1177925" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04687276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Passerieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1389463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okassa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Lannaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2023.2242924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04235695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2023.2250532" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04394146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Hamdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03521326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourmi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2021.1877105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blondy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bouchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.918702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04039359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04086-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03593469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne-Salle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Balestrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2021.12.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01555-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11060446" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deluche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole M&#233;lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00913" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Jawhari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hombourger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgx029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de La Cruz-Morcillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Prieto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Saada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10387" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Landoulsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J57NHJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.05.067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QLGS7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collot-Teixeira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mardivirin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-0470" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranger-Rogez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G7NB75N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20868" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVKH1P4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0079" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04732918v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lannaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lautrette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912300v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang Ling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259539" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Musette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaccard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordessoule" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranger-Rogez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70032-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5CQN2LF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pareaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charmes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05121342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04986652v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05457776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03434441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balestrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plansont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guignandon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guillaudeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessette Bessette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sturtz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pestourie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bordessoule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzioux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70072-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKH748VN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pradeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Szelag" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70041-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBM4RX8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turlure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-6532(06)70040-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NHVKP9S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pradeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-7069(06)12014-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurance" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Varnat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mathonnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05327627v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LIMO4001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/tel-04798668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>