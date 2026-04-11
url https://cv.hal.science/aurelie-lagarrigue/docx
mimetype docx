--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -759,191 +759,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources éducatives libres sur l'IA par l'Inria : retour sur le Mooc Intelligence artificielle avec intelligence</w:t>
+                <w:t xml:space="preserve">Formations hybrides et communautaires : présentation des usages des Moocs NSI (Numérique et Sciences Informatiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Viéville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA &amp; Éducation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FUN, Jun 2023, Pantin, France</w:t>
+              <w:t xml:space="preserve">Journée d’échange de l’UOH sur les usages des ressources pédagogiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UOH : Université Numérique, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693034v1</w:t>
+                <w:t xml:space="preserve">hal-04688729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formations hybrides et communautaires : présentation des usages des Moocs NSI (Numérique et Sciences Informatiques)</w:t>
+                <w:t xml:space="preserve">Ressources éducatives libres sur l'IA par l'Inria : retour sur le Mooc Intelligence artificielle avec intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange de l’UOH sur les usages des ressources pédagogiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UOH : Université Numérique, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IA &amp; Éducation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FUN, Jun 2023, Pantin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688729v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Intelligently Artificial Intelligence : a citizens' open formation</w:t>
               </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Urmeneta; Margarida Romero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Applications of Artificial Intelligence in Education.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35 - 43, 2024, 978-3-031-55272-4. </w:t>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce que l'IA et qu'est ce que ce n'est pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,51 +2899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Montigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.10024221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera O'Neil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Newman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Bouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04693069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Khalfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ecrement" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Montigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Becker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liblau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00725-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.10024221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2017.01.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22606" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Barretin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiera O'Neil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Newman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Bouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013223v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lepage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Comte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55272-4_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04693069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03494002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Khalfa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ecrement" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02887836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>