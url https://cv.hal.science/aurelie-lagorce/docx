--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -843,51 +843,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
+                <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
@@ -918,337 +918,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385655v1</w:t>
+                <w:t xml:space="preserve">hal-04536182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Straws: A Fusion of Soy Protein Isolate and Cassava Starch Coated with Beeswax and Shellac Wax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissuta Choeybundit</w:t>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7/1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681519v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Straws: A Fusion of Soy Protein Isolate and Cassava Starch Coated with Beeswax and Shellac Wax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissuta Choeybundit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittaporn Ngiwngam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Auras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym16131887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536182v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
               </w:r>
@@ -1855,273 +1855,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385559v1</w:t>
+                <w:t xml:space="preserve">hal-04235481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235481v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
               </w:r>
@@ -3290,161 +3290,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laconelli</w:t>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Bellat</w:t>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497512v1</w:t>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
               </w:r>
@@ -3549,407 +3540,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+                <w:t xml:space="preserve">C. Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+                <w:t xml:space="preserve">J. P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.320 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+                <w:t xml:space="preserve">hal-01497512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lauquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385502v1</w:t>
+                <w:t xml:space="preserve">hal-01510433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510433v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,929 +4184,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385496v1</w:t>
+                <w:t xml:space="preserve">hal-04235767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 ( 20), pp.4185-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235767v1</w:t>
+                <w:t xml:space="preserve">hal-01412202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.4227 - 4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412202v1</w:t>
+                <w:t xml:space="preserve">hal-01412173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412173v1</w:t>
+                <w:t xml:space="preserve">hal-05385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de l’oxygène dans le liège.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385483v1</w:t>
+                <w:t xml:space="preserve">hal-02302379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">The cork viewed from the inside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.214 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.05.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02302379v1</w:t>
+                <w:t xml:space="preserve">hal-01416661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cork viewed from the inside</w:t>
+                <w:t xml:space="preserve">Diffusion de l’oxygène dans le liège.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01416661v1</w:t>
+                <w:t xml:space="preserve">hal-05385483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Oxygen through Cork Stopper: Is It a Knudsen or a Fickian Mechanism?</w:t>
               </w:r>
@@ -5394,506 +5394,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vilette F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanin T</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335336v1</w:t>
+                <w:t xml:space="preserve">hal-05335325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urena M</w:t>
+                <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335312v1</w:t>
+                <w:t xml:space="preserve">hal-05335320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilette F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrion X</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanin T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335325v1</w:t>
+                <w:t xml:space="preserve">hal-05335336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335320v1</w:t>
+                <w:t xml:space="preserve">hal-05335312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wine bottle overcapping wax an effective oxygen barrier or just an aesthetic element?</w:t>
               </w:r>
@@ -6119,51 +6119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
@@ -6194,302 +6194,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335288v1</w:t>
+                <w:t xml:space="preserve">hal-05335292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Tenebrio molitor larvae meal for sustainable meat analog production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Fayolle</w:t>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFW24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532961v1</w:t>
+                <w:t xml:space="preserve">hal-05335288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carullo D</w:t>
+                <w:t xml:space="preserve">Optimizing Tenebrio molitor larvae meal for sustainable meat analog production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFW24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335292v1</w:t>
+                <w:t xml:space="preserve">hal-05532961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
               </w:r>
@@ -6590,269 +6590,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrion X</w:t>
+                <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335282v1</w:t>
+                <w:t xml:space="preserve">hal-05335242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335242v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
               </w:r>
@@ -7074,187 +7074,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620103v1</w:t>
+                <w:t xml:space="preserve">hal-05335152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pla/Protein Complex Films: Multilayer Process and Properties. Matbim 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo Renzo Rocca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7299,424 +7290,433 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Packaging Material/Bioproduct Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335152v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA/protein complex films: multilayer process and properties.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335185v1</w:t>
+                <w:t xml:space="preserve">hal-05335176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLA/protein complex films: multilayer process and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquarelli R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontaine S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335176v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
@@ -7836,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,51 +7970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8050,277 +8050,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
+                <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Oeno 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334866v1</w:t>
+                <w:t xml:space="preserve">hal-05334901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
+                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oeno 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334901v1</w:t>
+                <w:t xml:space="preserve">hal-05334866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">he cork viewed from the inside</w:t>
               </w:r>
@@ -8686,273 +8686,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373235v1</w:t>
+                <w:t xml:space="preserve">hal-05373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carullo D</w:t>
+                <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373217v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface</w:t>
               </w:r>
@@ -9188,51 +9188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between pea protein fractionation and high moisture extrusion cooking behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9559,51 +9559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of agglomerated cork: effect of particle size and adhesive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,77 +9654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9769,178 +9769,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA ageing and food packaging application: impact of water on the structure and functional properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338895v1</w:t>
+                <w:t xml:space="preserve">hal-05338829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Amara C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaewprachu P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9948,271 +9948,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suthiluk P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">PLA ageing and food packaging application: impact of water on the structure and functional properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C.-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338829v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and antioxidant properties of chitosan-lignin composite films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10397,51 +10397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10505,77 +10505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the homogenization process impact the structure and antioxidant properties of chitosan-lignin composite films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,51 +11124,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques, structure interne et mécanismes de transfert de l'oxygène dans le liège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11285,51 +11285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FCA198F"/>
+    <w:nsid w:val="2E2A0305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11516,51 +11516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-lagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7060-0069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192304518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Flem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01375902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-lagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7060-0069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192304518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Flem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01375902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>