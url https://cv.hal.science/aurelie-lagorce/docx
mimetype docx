--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -843,51 +843,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
@@ -918,337 +918,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7/1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536182v1</w:t>
+                <w:t xml:space="preserve">hal-05385655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Straws: A Fusion of Soy Protein Isolate and Cassava Starch Coated with Beeswax and Shellac Wax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissuta Choeybundit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittaporn Ngiwngam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Auras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16131887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385655v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Straws: A Fusion of Soy Protein Isolate and Cassava Starch Coated with Beeswax and Shellac Wax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissuta Choeybundit</w:t>
+                <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (13), pp.1887. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym16131887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681519v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
               </w:r>
@@ -1855,273 +1855,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235481v1</w:t>
+                <w:t xml:space="preserve">hal-05385559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385559v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
               </w:r>
@@ -3290,277 +3290,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+                <w:t xml:space="preserve">Rawdkuen S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+                <w:t xml:space="preserve">Suthiluk P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+                <w:t xml:space="preserve">Sai-Ut S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+                <w:t xml:space="preserve">Kaewprachu P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+                <w:t xml:space="preserve">hal-05385508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawdkuen S</w:t>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suthiluk P</w:t>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai-Ut S</w:t>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaewprachu P</w:t>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 05/06, pp.36-39</w:t>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385508v1</w:t>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
               </w:r>
@@ -3674,282 +3674,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lauquin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510433v1</w:t>
+                <w:t xml:space="preserve">hal-05385502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lauquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385502v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,408 +4184,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 ( 20), pp.4185-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235767v1</w:t>
+                <w:t xml:space="preserve">hal-01412202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 ( 20), pp.4185-4188. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.4227 - 4237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412202v1</w:t>
+                <w:t xml:space="preserve">hal-01412173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412173v1</w:t>
+                <w:t xml:space="preserve">hal-04235767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Tenebrio molitor larvae meal for sustainable meat analog production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,51 +7106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7352,51 +7352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,51 +7957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8332,51 +8332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible soft matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
@@ -8686,273 +8686,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carullo D</w:t>
+                <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373217v1</w:t>
+                <w:t xml:space="preserve">hal-05373235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373235v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface</w:t>
               </w:r>
@@ -9188,51 +9188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between pea protein fractionation and high moisture extrusion cooking behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9680,51 +9680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9909,77 +9909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Amara C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaewprachu P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suthiluk P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10060,51 +10060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C.-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10168,51 +10168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10397,51 +10397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,64 +10518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10764,51 +10764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11285,51 +11285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E2A0305"/>
+    <w:nsid w:val="A970BE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11516,51 +11516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-lagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7060-0069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192304518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Flem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01375902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-lagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7060-0069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192304518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Flem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01375902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>