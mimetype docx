--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1470,164 +1470,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234993v1</w:t>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards better understanding of the strain–stress curve of cork : a structure–mechanical properties approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1672,226 +1685,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 235, pp.112376 (17). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158074v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1946,437 +1950,433 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235481v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Fournier</w:t>
+                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenek S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dole P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158080v1</w:t>
+                <w:t xml:space="preserve">hal-05385612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dole P</w:t>
+                <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385612v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
               </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), </w:t>
@@ -3290,411 +3290,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
+                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawdkuen S</w:t>
+                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suthiluk P</w:t>
+                <w:t xml:space="preserve">C. Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
+                <w:t xml:space="preserve">J. P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai-Ut S</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaewprachu P</w:t>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.320 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385508v1</w:t>
+                <w:t xml:space="preserve">hal-01497512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+                <w:t xml:space="preserve">Rawdkuen S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+                <w:t xml:space="preserve">Suthiluk P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+                <w:t xml:space="preserve">Sai-Ut S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+                <w:t xml:space="preserve">Kaewprachu P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+                <w:t xml:space="preserve">hal-05385508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laconelli</w:t>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Bellat</w:t>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497512v1</w:t>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,650 +4050,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Role of the Bottleneck / Cork Interface on Oxygen Transfer</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409219v1</w:t>
+                <w:t xml:space="preserve">hal-05385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+                <w:t xml:space="preserve">About the Role of the Bottleneck / Cork Interface on Oxygen Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 ( 20), pp.4185-4188. </w:t>
+              <w:t xml:space="preserve">, 2016, 64 (35), pp.6672 - 6675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b02465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412202v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412173v1</w:t>
+                <w:t xml:space="preserve">hal-04235767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 ( 20), pp.4185-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235767v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
+                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.4227 - 4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385496v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration</w:t>
               </w:r>
@@ -4705,77 +4705,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.148-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,303 +5086,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Oxygen through Cork Stopper: Is It a Knudsen or a Fickian Mechanism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf501918n⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (37), pp.11690-11694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510672v1</w:t>
+                <w:t xml:space="preserve">hal-04234859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust nanoporous supramolecular metal–organic framework based on ionic hydrogen bonds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of Oxygen through Cork Stopper: Is It a Knudsen or a Fickian Mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (37), pp.9180-9185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf501918n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403638⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04234859v1</w:t>
+                <w:t xml:space="preserve">hal-02510672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5394,506 +5394,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilette F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrion X</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanin T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335325v1</w:t>
+                <w:t xml:space="preserve">hal-05335336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335320v1</w:t>
+                <w:t xml:space="preserve">hal-05335312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vilette F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanin T</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335336v1</w:t>
+                <w:t xml:space="preserve">hal-05335325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urena M</w:t>
+                <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335312v1</w:t>
+                <w:t xml:space="preserve">hal-05335320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wine bottle overcapping wax an effective oxygen barrier or just an aesthetic element?</w:t>
               </w:r>
@@ -5998,885 +5998,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bottleneck/cork interface: a key parameter for wine aging in bottle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335299v1</w:t>
+                <w:t xml:space="preserve">hal-05335288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carullo D</w:t>
+                <w:t xml:space="preserve">Optimizing Tenebrio molitor larvae meal for sustainable meat analog production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFW24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335292v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335288v1</w:t>
+                <w:t xml:space="preserve">hal-05335292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Tenebrio molitor larvae meal for sustainable meat analog production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Fayolle</w:t>
+                <w:t xml:space="preserve">The bottleneck/cork interface: a key parameter for wine aging in bottle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFW24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532961v1</w:t>
+                <w:t xml:space="preserve">hal-05335299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
+              <w:t xml:space="preserve">ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335236v1</w:t>
+                <w:t xml:space="preserve">hal-05335242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335242v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrion X</w:t>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud S</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335282v1</w:t>
+                <w:t xml:space="preserve">hal-05335249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
@@ -6907,73 +6907,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
+              <w:t xml:space="preserve">Enoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335249v1</w:t>
+                <w:t xml:space="preserve">hal-05335236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer through cork stopper.</w:t>
               </w:r>
@@ -7074,403 +7074,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pla/Protein Complex Films: Multilayer Process and Properties. Matbim 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo Renzo Rocca Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Packaging Material/Bioproduct Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335152v1</w:t>
+                <w:t xml:space="preserve">hal-03071662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pla/Protein Complex Films: Multilayer Process and Properties. Matbim 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Packaging Material/Bioproduct Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071662v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620103v1</w:t>
+                <w:t xml:space="preserve">hal-05335152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
               </w:r>
@@ -7836,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7925,152 +7925,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion mechanisms in cork.</w:t>
+                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334928v1</w:t>
+                <w:t xml:space="preserve">hal-05334866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
               </w:r>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,152 +8175,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
+                <w:t xml:space="preserve">Diffusion mechanisms in cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334866v1</w:t>
+                <w:t xml:space="preserve">hal-05334928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">he cork viewed from the inside</w:t>
               </w:r>
@@ -8332,51 +8332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible soft matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
@@ -8686,273 +8686,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373235v1</w:t>
+                <w:t xml:space="preserve">hal-05373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carullo D</w:t>
+                <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373217v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface</w:t>
               </w:r>
@@ -9057,260 +9057,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate as a potential polysaccharide for high oxygen barrier applications: influence of structure and composition.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fournier P</w:t>
+                <w:t xml:space="preserve">Correlation between pea protein fractionation and high moisture extrusion cooking behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel LE FLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373129v1</w:t>
+                <w:t xml:space="preserve">hal-05532840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between pea protein fractionation and high moisture extrusion cooking behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Fayolle</w:t>
+                <w:t xml:space="preserve">Alginate as a potential polysaccharide for high oxygen barrier applications: influence of structure and composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532840v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
               </w:r>
@@ -9648,148 +9648,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and antioxidant properties of chitosan-lignin composite films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338842v1</w:t>
+                <w:t xml:space="preserve">hal-05338866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
               </w:r>
@@ -9909,77 +9896,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Amara C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaewprachu P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suthiluk P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10136,498 +10123,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antioxidant properties of chitosan-lignin composite films.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on O2 transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque international WAC 2017 : 4ème conférence sur les composés actifs du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338866v1</w:t>
+                <w:t xml:space="preserve">hal-04255489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on O2 transfer</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international WAC 2017 : 4ème conférence sur les composés actifs du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France. 2017</w:t>
+              <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255489v1</w:t>
+                <w:t xml:space="preserve">hal-04255516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">How the homogenization process impact the structure and antioxidant properties of chitosan-lignin composite films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
+              <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255516v1</w:t>
+                <w:t xml:space="preserve">hal-05338886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the homogenization process impact the structure and antioxidant properties of chitosan-lignin composite films.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338886v1</w:t>
+                <w:t xml:space="preserve">hal-05338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CO2 sorption on PLA properties.</w:t>
               </w:r>
@@ -10764,51 +10764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,77 +10997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automation Congress (WAC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Beaune, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11285,51 +11285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A970BE5C"/>
+    <w:nsid w:val="A78799BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11516,51 +11516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-lagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7060-0069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192304518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Flem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01375902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-lagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7060-0069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192304518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Flem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Roques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA916781D7AC25C30BC9C1D3D2D1FAFA72128F41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01375902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS073" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>