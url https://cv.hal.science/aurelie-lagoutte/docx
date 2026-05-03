--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1942,192 +1942,310 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of Shortest Common Supersequence for inputs with no identical consecutive letters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nowhere-zero flow reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hendrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Marseloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Norin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508495v1</w:t>
+                <w:t xml:space="preserve">hal-05599034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The complexity of Shortest Common Supersequence for inputs with no identical consecutive letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tavenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeux d'inondation dans les graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2137,114 +2255,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Cliques and Stable Sets in a Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Ecole normale supérieure de lyon - ENS LYON, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ENSL1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01208076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2391,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Klimo&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2022.10.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chudnovsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seymour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Spirkl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080279v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.08.026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.02.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14097879X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Braune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quernheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Salat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vachier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24897-9_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Klimo&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2022.10.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chudnovsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seymour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Spirkl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080279v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.08.026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.02.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14097879X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Braune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quernheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Salat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vachier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24897-9_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hendrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marseloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Norin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>