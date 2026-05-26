--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1105,235 +1105,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding games on graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clique versus Independent Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Thierry</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.09.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653714v1</w:t>
+                <w:t xml:space="preserve">hal-00958647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clique versus Independent Set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flooding games on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.73-92. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, LAGOS’11, Part 2, 164, pp.532-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2014.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958647v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2509,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Klimo&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2022.10.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chudnovsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seymour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Spirkl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080279v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.08.026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.02.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14097879X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Braune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quernheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Salat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vachier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24897-9_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hendrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marseloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Norin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Klimo&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2022.10.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.10.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chudnovsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seymour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Spirkl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080279v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.08.026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Trunck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.02.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2015.01.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14097879X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.48" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Braune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quernheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Salat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vachier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24897-9_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hendrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Marseloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Norin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tavenas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01208076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>