--- v0 (2026-03-24)
+++ v1 (2026-04-24)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
+                <w:t xml:space="preserve">Le vécu au travail des artistes du spectacle de rue : entre ressources et contraintes perçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Yann Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Piras</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 588 (2), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926592v1</w:t>
+                <w:t xml:space="preserve">halshs-05093281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu au travail des artistes du spectacle de rue : entre ressources et contraintes perçues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hilaire</w:t>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 588 (2), pp.77-90. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05093281v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From factory school to digital simulation: A multidisciplinary human-centred intervention for improving training in circular manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -487,64 +487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Caritu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -585,304 +585,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les pôles du sens de l’activité pour accompagner les nouvelles prescriptions du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12hus⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04740203v1</w:t>
+                <w:t xml:space="preserve">hal-04673103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Analyser les pôles du sens de l’activité pour accompagner les nouvelles prescriptions du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), https://journals.openedition.org/activites/10320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12hus⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673103v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04740203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing MSDs before Introduction of a Cobot: Psychosocial Aspects and Employee’s Subjective Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cippelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufian Azouaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,103 +1033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impacts of Human-Cobot Collaboration on Perceived Cognitive Load and Usability during an Industrial Task: An Exploratory Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorilys Kilgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Hmedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
@@ -1167,77 +1167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention strategy used by a practitioner as part of a preventive approach to musculoskeletal disorders and psychological and organizational constraints in hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,51 +1284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-analysis of translators’ work: an interdisciplinary approach by translator and ergonomics trainers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Karagouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1375,90 +1375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail digital, un enjeu pour les psychologues du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°367 (5), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1694,282 +1694,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la pluridisciplinarité dans les SST : évolutions des métiers et enjeux de travail collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+                <w:t xml:space="preserve">Prise en charge pluridisciplinaire des risques psychosociaux : un premier état des lieux auprès des médecins du travail, des inspecteurs du travail et des psychologues du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bellemare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.230⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoirs partagés, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542415v1</w:t>
+                <w:t xml:space="preserve">halshs-01425770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge pluridisciplinaire des risques psychosociaux : un premier état des lieux auprès des médecins du travail, des inspecteurs du travail et des psychologues du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+                <w:t xml:space="preserve">Organisation de la pluridisciplinarité dans les SST : évolutions des métiers et enjeux de travail collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Landry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Savoirs partagés, 18 (1), </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (3), pp.456-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pistes.4686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425770v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggested evaluation approach for health and safety training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (2), pp.177-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,103 +2003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in the Occupational Health Physician Profession Requires the Development of a Work Collective to Improve the Efficiency of MSD Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (Supplement 1), pp.5-13. </w:t>
@@ -2131,256 +2131,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir sur les TMS : Un modèle des Troubles Musculo-squelettiques comme objet intermédiaire entre ergonomes et acteurs de l’entreprise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation, un outil de l'ergonome pour transformer le contexte d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Arnaud Tran Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180724v1</w:t>
+                <w:t xml:space="preserve">halshs-00487033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation, un outil de l'ergonome pour transformer le contexte d'intervention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tran Van</w:t>
+                <w:t xml:space="preserve">Intervenir sur les TMS : Un modèle des Troubles Musculo-squelettiques comme objet intermédiaire entre ergonomes et acteurs de l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 07 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00487033v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable MSD prevention: Management for continuous improvement between prevention and production. Ergonomic intervention in two assembly line companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Cheray Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,64 +2431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluridisciplinarité dans la santé au travail : comment construire la coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (3), pp.547-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2522,51 +2522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionner l'ergonomie dans la conception : exemple dans la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feillou Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2596,860 +2596,847 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimer son travail d’artiste comme une ressource pour la santé : rôle du sens et du collectif de travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aimer son Travail nuit-il à sa santé ? 2ème colloque international sur la santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144029v1</w:t>
+                <w:t xml:space="preserve">halshs-04731364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics in service of cobotics: designing for and with humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ergonomie en Langue Française, Jul 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156134v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05479519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les effets de l’IA dans les organisations pour une psychologie du travail du futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir pour l’humain : Études de cas en Conception Centrée-Utilisateur pour des technologies collaboratives adaptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ans du Master PSTO APIRAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Psychologues Industriels Rhône-Alpes Forez, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125232v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05479534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ergonomics in service of cobotics: designing for and with humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie en Langue Française, Jul 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05479519v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Appréhender les effets de l’IA dans les organisations pour une psychologie du travail du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60ans du Master PSTO APIRAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Psychologues Industriels Rhône-Alpes Forez, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04731364v2</w:t>
+                <w:t xml:space="preserve">hal-05125232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir pour l’humain : Études de cas en Conception Centrée-Utilisateur pour des technologies collaboratives adaptées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479534v1</w:t>
+                <w:t xml:space="preserve">hal-05137451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le geste professionnel et ses dimensions : Une mesure subjective pour une répartition adaptée lors de la collaboration avec un robot d’assistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137451v1</w:t>
+                <w:t xml:space="preserve">halshs-05479498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste professionnel et ses dimensions : Une mesure subjective pour une répartition adaptée lors de la collaboration avec un robot d’assistance.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'ergonomie au service de la cobotique : concevoir pour et avec l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05479498v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les 3 pôles du sens de l’Activité des Artistes du Spectacle Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3468,152 +3455,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les trois niveaux d’analyse afin de comprendre l’activité de l’emploi intermittent du spectacle : Focus sur le projet STARS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quand robots et humains s’allient pour la gestion des variabilités au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail sous l’égide de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479555v1</w:t>
+                <w:t xml:space="preserve">hal-05158842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,943 +3645,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand robots et humains s’allient pour la gestion des variabilités au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zoom sur les trois niveaux d’analyse afin de comprendre l’activité de l’emploi intermittent du spectacle : Focus sur le projet STARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail sous l’égide de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158842v1</w:t>
+                <w:t xml:space="preserve">halshs-05479555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aimer son travail d’artiste comme une ressource pour la santé : rôle du sens et du collectif de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Aimer son Travail nuit-il à sa santé ? 2ème colloque international sur la santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583569v1</w:t>
+                <w:t xml:space="preserve">hal-05144029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques préconisations ergonomiques pour concevoir des cobots capables de soutenir l'activité humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies du virtuel, de la robotique et de l’IA au travail : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne; Société d'Ergonomie de Langue Française, Nov 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902896v1</w:t>
+                <w:t xml:space="preserve">hal-04607330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’utilisation de l’IA dans les dispositifs cobotiques sur l’humain au travail et sa tâche</w:t>
+                <w:t xml:space="preserve">L'humain au cœur des systèmes de production circulaires : comment améliorer la montée en compétences et les conditions de travail des opérateurs de la circularité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adrien Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nadiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur l’intelligence artificielle dans la recherche en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828627v1</w:t>
+                <w:t xml:space="preserve">hal-04661669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607330v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humain au cœur des systèmes de production circulaires : comment améliorer la montée en compétences et les conditions de travail des opérateurs de la circularité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’utilisation de l’IA dans les dispositifs cobotiques sur l’humain au travail et sa tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Nadiman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur l’intelligence artificielle dans la recherche en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661669v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelques préconisations ergonomiques pour concevoir des cobots capables de soutenir l'activité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les technologies du virtuel, de la robotique et de l’IA au travail : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne; Société d'Ergonomie de Langue Française, Nov 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901977v1</w:t>
+                <w:t xml:space="preserve">hal-04902896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t>
+                <w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t>
+              <w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731910v1</w:t>
+                <w:t xml:space="preserve">hal-04570291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t>
+                <w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570291v1</w:t>
+                <w:t xml:space="preserve">hal-04731910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4613,3909 +4613,3991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HUMAN-CENTERED AI DESIGN TO CHALLENGE HEALTH AND INDUSTRIAL PERFORMANCE : INTEREST OF A MIXED IT-ERGONOMIST PROJECT TEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661655v1</w:t>
+                <w:t xml:space="preserve">halshs-04731280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMAN-CENTERED AI DESIGN TO CHALLENGE HEALTH AND INDUSTRIAL PERFORMANCE : INTEREST OF A MIXED IT-ERGONOMIST PROJECT TEAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04731280v1</w:t>
+                <w:t xml:space="preserve">hal-04661655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172174v1</w:t>
+                <w:t xml:space="preserve">hal-04583569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">Premier congrès de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172165v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131274v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rendre les technologies émergentes favorables à l’activité : expériences d’accompagnement de la cobotique industrielle. [Symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22e congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172176v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre les technologies émergentes favorables à l’activité : expériences d’accompagnement de la cobotique industrielle. [Symposium]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04749679v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation des niveaux d’analyse du travail pour comprendre les enjeux de santé des artistes du spectacle vivant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention en santé au travail dans les TPE et PME : Quelles innovations pour quelles ressources ? Apports de la psychologie du travail et de l’ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPSYT, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172159v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction d’un robot collaboratif dans une chaîne de fabrication : comment réduire les facteurs de risque de TMS tout en conservant le sens du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 ème Congrès Francophone sur les TMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Francophone sur les TMS; Société Tunisienne d'Ergonomie, Nov 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750359v1</w:t>
+                <w:t xml:space="preserve">hal-04172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources et contraintes à la santé vécues par les artistes du spectacle de rue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Yann</w:t>
+                <w:t xml:space="preserve">Adapting Cobot Behavior to Human Task Ordering Variability for Assembly Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Hmedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorilys Kilgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLAIRS-35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Jensen Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v35i.130645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877039v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles ressources et contraintes à la santé vécues par les artistes du spectacle de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Laneyrie Elsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Yann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La SELF, Jul 2022, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172125v1</w:t>
+                <w:t xml:space="preserve">hal-04877039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Cobot Behavior to Human Task Ordering Variability for Assembly Tasks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS-35</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32473/flairs.v35i.130645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662945v1</w:t>
+                <w:t xml:space="preserve">hal-04172146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Artistes du spectacle vivant : identité de métier, reconnaissance et sens du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laneyrie Elsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Travailler pourquoi faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre internationale sur le travail, Aug 2022, Joao Pessoa, Brazil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172146v1</w:t>
+                <w:t xml:space="preserve">hal-04877065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes du spectacle vivant : identité de métier, reconnaissance et sens du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laneyrie Elsa</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler pourquoi faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre internationale sur le travail, Aug 2022, Joao Pessoa, Brazil, France</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877065v1</w:t>
+                <w:t xml:space="preserve">hal-04172159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrie 4.0 : quels enjeux et conséquences pour la santé des employés, l’activité professionnelle et l’organisation du travail ? [Symposium]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’introduction d’un robot collaboratif dans une chaîne de fabrication : comment réduire les facteurs de risque de TMS tout en conservant le sens du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufian Azouaghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris (en distanciel), France</w:t>
+              <w:t xml:space="preserve">4 ème Congrès Francophone sur les TMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Francophone sur les TMS; Société Tunisienne d'Ergonomie, Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750338v1</w:t>
+                <w:t xml:space="preserve">halshs-04750359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Translators and Future Ergonomists at Work: an Interdisciplinary and Innovative Approach in Applied Translation Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Industrie 4.0 : quels enjeux et conséquences pour la santé des employés, l’activité professionnelle et l’organisation du travail ? [Symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EST Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">21e congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943988v1</w:t>
+                <w:t xml:space="preserve">halshs-04750338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing work organization based on ''occupational'' collectives and ''inter-occupational'' relations: methodological implications of ergonomic interventions to prevent psychosocial disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future Translators and Future Ergonomists at Work: an Interdisciplinary and Innovative Approach in Applied Translation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">EST Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302742v1</w:t>
+                <w:t xml:space="preserve">hal-04943988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing work organization based on ''profession'' collectives and ''inter-profession'' relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Designing work organization based on ''occupational'' collectives and ''inter-occupational'' relations: methodological implications of ergonomic interventions to prevent psychosocial disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Nordic Ergonomics Society Conference/11th International Symposium on Human Factors in Organisational Design and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302754v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir sur le développement des collectifs métiers pour re-concevoir l'organisation du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Designing work organization based on ''profession'' collectives and ''inter-profession'' relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie et Développement pour tous</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th Annual Nordic Ergonomics Society Conference/11th International Symposium on Human Factors in Organisational Design and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, København V, Denmark. pp.507-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4122/dtu:2360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122439v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des médecins du travail dans la prévention des TMS : ressources et empêchements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Intervenir sur le développement des collectifs métiers pour re-concevoir l'organisation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR, Santé Environnement Santé Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ergonomie et Développement pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF/GEDER, Oct 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01122437v1</w:t>
+                <w:t xml:space="preserve">halshs-01122439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des liens santé travail par les médecins du travail dans la consultation et les actions collectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les pratiques des médecins du travail dans la prévention des TMS : ressources et empêchements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de médecine du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.296-297</w:t>
+              <w:t xml:space="preserve">Colloque ANR, Santé Environnement Santé Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01128391v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01122437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du contexte, de l’expérience et de la posture professionnelle sur la passation de l’enquête Sumer par les médecins du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La prise en compte des liens santé travail par les médecins du travail dans la consultation et les actions collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès AIPTLF et 14ème Colloque de l'ADEREST</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème Congrès de médecine du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.296-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309545v1</w:t>
+                <w:t xml:space="preserve">halshs-01128391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation-action comme outil de prévention des TMS dans le secteur viticole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tran Van</w:t>
+                <w:t xml:space="preserve">Effet du contexte, de l’expérience et de la posture professionnelle sur la passation de l’enquête Sumer par les médecins du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème Congrès AIPTLF et 14ème Colloque de l'ADEREST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon ; La Rochelle, France. pp.716-717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00602365v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution ergonomique à l’amélioration d’un dispositif de secours en milieu souterrain périlleux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Une formation-action comme outil de prévention des TMS dans le secteur viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Barbet-Detray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tran Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ergonomie à la croisée des risques, Actes du 46ème Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Garrigou &amp; F. Jeffroy, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310069v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluridisciplinarité dans la santé au travail : comment construire la coopération ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution ergonomique à l’amélioration d’un dispositif de secours en milieu souterrain périlleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès national de santé et médecine au travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’ergonomie à la croisée des risques, Actes du 46ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Garrigou &amp; F. Jeffroy, Sep 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01311286v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable MSD prevention : management for continuous improvement between prevention and production : ergonomic intervention in two assembly line companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La pluridisciplinarité dans la santé au travail : comment construire la coopération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31ème Congrès national de santé et médecine au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.547-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2010.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00715635v1</w:t>
+                <w:t xml:space="preserve">halshs-01311286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de l'intervention des médecins du travail dans la prévention des TMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sustainable MSD prevention : management for continuous improvement between prevention and production : ergonomic intervention in two assembly line companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de Médecine du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.377</w:t>
+              <w:t xml:space="preserve">PREMUS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Angers, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122434v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00715635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pratiques des médecins du travail dans le maintien en emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pratiques de l'intervention des médecins du travail dans la prévention des TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès du GEDER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de Médecine du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01311291v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01122434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interventions on sustainable prevention of musculoskeletal disorders : comparison of twenty companies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse des pratiques des médecins du travail dans le maintien en emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.332</w:t>
+              <w:t xml:space="preserve">7ème Congrès du GEDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373547v1</w:t>
+                <w:t xml:space="preserve">halshs-01311291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation: how do the perspectives differ ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Assessment of the interventions on sustainable prevention of musculoskeletal disorders : comparison of twenty companies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Landry</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.136</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00373550v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relation between production management systems and management strategies about working risks ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation: how do the perspectives differ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine L'Allain</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">PREMUS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Boston, Massachusetts, United States. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00373561v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d'une recherche nationale pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.449-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the relation between production management systems and management strategies about working risks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine L'Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La passation de l’enquête Sumer par les médecins du travail : une question de posture professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès national de santé et médecine au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. vol. 73 (n° 3), pp. 438-439, 2012, Archives des maladies professionnelles et de l'environnement. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention durable des TMS : des enjeux pour la médecine du travail ? Premiers résultats d'une recherche nationale pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de médecine du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substainable prevention of musculoskeletal disorders: methodological aspects of a projet on assessment of the efficiency of interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands. Proceedings of the IEA congress, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8525,456 +8607,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisances et Facteurs de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.374-376, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 - Ergonomie. L'évaluation des interventions ergonomiques : points de repères et enjeux disciplinaires pour l'ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cuny-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis d'évaluation des interventions en santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCTARES Editions, pp.257-282, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculo-squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry; Marc-Eric Bobillier-Chaumon; Eric Brangier; Michel Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.426-428, 2016, 978-2-10-073811-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01.0426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01302253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité dans la santé au travail : dynamique de l'apprentissage pratique et croisé en situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Darbellay, Frédéric ; Paulsen, Theres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au Miroir des Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang : Bern, Berlin, Bruxelles, Frankfurt am Main, New York, Oxford, Wien., pp.35-56, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8984,104 +9066,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Management Styles of Chefs: How Staff Well-Being and Work Performance Are Linked to and Depend on the Way Chefs View Their Managerial Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9091,562 +9173,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d’une activité collective entre les acteurs de la prévention des risques professionnels : enjeux de pluridisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bellemare</w:t>
+                <w:t xml:space="preserve">Aurelie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Landry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANSES. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâches, objectifs des IPRP de SST et pluridisciplinarité. Analyse des résultats du questionnaire AFISST-PACTE des IPRP 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makafui Sallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PACTE - LIP. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01120308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du contexte et de l’expérience sur la passation de l’enquête Sumer 2009 par les médecins du travail et influence de la posture professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Evaluative du dispositif de mise en œuvre du module de formation nationale à la prévention des TMS du membre supérieur en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PACTE; MSA; ANCOE. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9656,114 +9738,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'intervention ergonomique : de la recherche évaluative à la proposition d'outils pour la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Victor Segalen - Bordeaux II, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00363373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9910,51 +9992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hilaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karagouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750399X.2020.1839997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hubaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.367.0027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laneyrie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellemare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Landry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0128-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tran Van" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Cheray Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feillou Isabelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teinturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nadiman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Yann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v35i.130645" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302742v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4122/dtu:2360" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Barbet-Detray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311291v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniellou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L'Allain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garrigou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0426" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120308v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makafui Sallah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morlet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363373v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karagouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750399X.2020.1839997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hubaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.367.0027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laneyrie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Landry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4686" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellemare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.230" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0128-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tran Van" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Cheray Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feillou Isabelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teinturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nadiman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v35i.130645" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Yann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4122/dtu:2360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Barbet-Detray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniellou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugu&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L'Allain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garrigou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120308v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makafui Sallah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363373v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>