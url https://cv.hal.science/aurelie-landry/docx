--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -585,265 +585,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser les pôles du sens de l’activité pour accompagner les nouvelles prescriptions du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cippelletti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), https://journals.openedition.org/activites/10320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hus⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673103v1</w:t>
+                <w:t xml:space="preserve">halshs-04740203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les pôles du sens de l’activité pour accompagner les nouvelles prescriptions du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Cobot’s Acceptability of French Workers: Proposition of a Model Integrating the TAM3, the ELSI and the Meaning of Work Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), https://journals.openedition.org/activites/10320. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12hus⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2024.2384832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04740203v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing MSDs before Introduction of a Cobot: Psychosocial Aspects and Employee’s Subjective Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cippelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufian Azouaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impacts of Human-Cobot Collaboration on Perceived Cognitive Load and Usability during an Industrial Task: An Exploratory Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorilys Kilgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention strategy used by a practitioner as part of a preventive approach to musculoskeletal disorders and psychological and organizational constraints in hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail digital, un enjeu pour les psychologues du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hubaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la pluridisciplinarité dans les SST : évolutions des métiers et enjeux de travail collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,51 +2003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in the Occupational Health Physician Profession Requires the Development of a Work Collective to Improve the Efficiency of MSD Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable MSD prevention: Management for continuous improvement between prevention and production. Ergonomic intervention in two assembly line companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,51 +2431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluridisciplinarité dans la santé au travail : comment construire la coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2630,1814 +2630,1779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Denu</w:t>
+                <w:t xml:space="preserve">Aimer son travail d’artiste comme une ressource pour la santé : rôle du sens et du collectif de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aimer son Travail nuit-il à sa santé ? 2ème colloque international sur la santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04731364v2</w:t>
+                <w:t xml:space="preserve">hal-05144029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sicco</w:t>
+                <w:t xml:space="preserve">How to study human skills development in a complex industrial environment: feedback on the use of digital simulation in a multidisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8908-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05479519v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04731364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir pour l’humain : Études de cas en Conception Centrée-Utilisateur pour des technologies collaboratives adaptées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+              <w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05479534v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05479519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics in service of cobotics: designing for and with humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Concevoir pour l’humain : Études de cas en Conception Centrée-Utilisateur pour des technologies collaboratives adaptées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ergonomie en Langue Française, Jul 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156134v1</w:t>
+                <w:t xml:space="preserve">halshs-05479534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les effets de l’IA dans les organisations pour une psychologie du travail du futur</w:t>
+                <w:t xml:space="preserve">Ergonomics in service of cobotics: designing for and with humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ans du Master PSTO APIRAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Psychologues Industriels Rhône-Alpes Forez, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie en Langue Française, Jul 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125232v1</w:t>
+                <w:t xml:space="preserve">hal-05156134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
+                <w:t xml:space="preserve">Appréhender les effets de l’IA dans les organisations pour une psychologie du travail du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">60ans du Master PSTO APIRAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Psychologues Industriels Rhône-Alpes Forez, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137451v1</w:t>
+                <w:t xml:space="preserve">hal-05125232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste professionnel et ses dimensions : Une mesure subjective pour une répartition adaptée lors de la collaboration avec un robot d’assistance.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+                <w:t xml:space="preserve">A methodology to design Circular Manufacturing Systems in an Industry 5.0 perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479498v1</w:t>
+                <w:t xml:space="preserve">hal-05137451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ergonomie au service de la cobotique : concevoir pour et avec l'humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Le geste professionnel et ses dimensions : Une mesure subjective pour une répartition adaptée lors de la collaboration avec un robot d’assistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573866v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05479498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les 3 pôles du sens de l’Activité des Artistes du Spectacle Vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ergonomie au service de la cobotique : concevoir pour et avec l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479559v1</w:t>
+                <w:t xml:space="preserve">hal-05573866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand robots et humains s’allient pour la gestion des variabilités au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les 3 pôles du sens de l’Activité des Artistes du Spectacle Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail sous l’égide de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158842v1</w:t>
+                <w:t xml:space="preserve">halshs-05479559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Denu</w:t>
+                <w:t xml:space="preserve">Quand robots et humains s’allient pour la gestion des variabilités au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail sous l’égide de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143768v1</w:t>
+                <w:t xml:space="preserve">hal-05158842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les trois niveaux d’analyse afin de comprendre l’activité de l’emploi intermittent du spectacle : Focus sur le projet STARS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
+                <w:t xml:space="preserve">Quand ingénieurs et ergonomes unissent leurs forces pour concevoir des systèmes de production circulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">58ème congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF (Société d'Ergonomie en Langue Française), Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05479555v1</w:t>
+                <w:t xml:space="preserve">hal-05143768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimer son travail d’artiste comme une ressource pour la santé : rôle du sens et du collectif de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+                <w:t xml:space="preserve">Zoom sur les trois niveaux d’analyse afin de comprendre l’activité de l’emploi intermittent du spectacle : Focus sur le projet STARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aimer son Travail nuit-il à sa santé ? 2ème colloque international sur la santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144029v1</w:t>
+                <w:t xml:space="preserve">halshs-05479555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
+                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607330v1</w:t>
+                <w:t xml:space="preserve">hal-04583569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humain au cœur des systèmes de production circulaires : comment améliorer la montée en compétences et les conditions de travail des opérateurs de la circularité ?</w:t>
+                <w:t xml:space="preserve">Impact de l’utilisation de l’IA dans les dispositifs cobotiques sur l’humain au travail et sa tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Teinturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nancy Nadiman</w:t>
+                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur l’intelligence artificielle dans la recherche en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661669v1</w:t>
+                <w:t xml:space="preserve">hal-04828627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Using simulation to orchestrate the upskilling and well-being of operators: an application to circular manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901977v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’utilisation de l’IA dans les dispositifs cobotiques sur l’humain au travail et sa tâche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'humain au cœur des systèmes de production circulaires : comment améliorer la montée en compétences et les conditions de travail des opérateurs de la circularité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Nancy Nadiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur l’intelligence artificielle dans la recherche en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828627v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques préconisations ergonomiques pour concevoir des cobots capables de soutenir l'activité humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’impact des variabilités de la situation de travail en contexte d’implémentation cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies du virtuel, de la robotique et de l’IA au travail : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne; Société d'Ergonomie de Langue Française, Nov 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire Travail Espace Activité (TEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902896v1</w:t>
+                <w:t xml:space="preserve">hal-04901977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques préconisations ergonomiques pour concevoir des cobots capables de soutenir l'activité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les technologies du virtuel, de la robotique et de l’IA au travail : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne; Société d'Ergonomie de Langue Française, Nov 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570291v1</w:t>
+                <w:t xml:space="preserve">hal-04902896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Human-Centric Digital Simulation: Guidelines to Simulate Operators Skills Acquisition and Health in Circular Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Denu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4469,1795 +4434,1830 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Aug 2024, Vienna, Austria. pp.445-450, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Managing Material, Information and Human Flows in Circular Manufacturing Systems with the Help of Emerging Digital Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31ST CIRP CONFERENCE ON LIFE CYCLE ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Jun 2024, Turin, Italy. pp.461-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.01.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716243v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMAN-CENTERED AI DESIGN TO CHALLENGE HEALTH AND INDUSTRIAL PERFORMANCE : INTEREST OF A MIXED IT-ERGONOMIST PROJECT TEAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of a cobotic system in a constrained work environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04731280v1</w:t>
+                <w:t xml:space="preserve">hal-04716243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HUMAN-CENTERED AI DESIGN TO CHALLENGE HEALTH AND INDUSTRIAL PERFORMANCE : INTEREST OF A MIXED IT-ERGONOMIST PROJECT TEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661655v1</w:t>
+                <w:t xml:space="preserve">halshs-04731280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cobots et la psychologie du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+                <w:t xml:space="preserve">Analyse de l'utilisation des technologies digitales émergentes pour les systèmes de production circulaires : un point de vue d'industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pint of Science France, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Economie Circulaire), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583569v1</w:t>
+                <w:t xml:space="preserve">hal-04661655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
+                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131274v1</w:t>
+                <w:t xml:space="preserve">hal-04172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do collaborative robots impact the operator's work and well-being by dealing with variability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Work and Organizational Psychology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre les technologies émergentes favorables à l’activité : expériences d’accompagnement de la cobotique industrielle. [Symposium]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging digital technologies to support circular manufacturing systems implementation: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Denu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Premier congrès de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04749679v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rendre les technologies émergentes favorables à l’activité : expériences d’accompagnement de la cobotique industrielle. [Symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22e congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172176v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04749679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation des niveaux d’analyse du travail pour comprendre les enjeux de santé des artistes du spectacle vivant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d’une situation en vue de l’introduction d’un cobot : comment deux opérateurs collaborent dans une tâche d’assemblage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention en santé au travail dans les TPE et PME : Quelles innovations pour quelles ressources ? Apports de la psychologie du travail et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPSYT, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05559428v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulation des niveaux d’analyse du travail pour comprendre les enjeux de santé des artistes du spectacle vivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Laneyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
+              <w:t xml:space="preserve">Intervention en santé au travail dans les TPE et PME : Quelles innovations pour quelles ressources ? Apports de la psychologie du travail et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPSYT, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901998v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les variabilités en situation de travail avant implémentation d’un robot collaboratif (cobot)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Étude de l'impact de la variabilité du travail dans le cadre de la mise en œuvre de la cobotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Montréal, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop : Variabilité et Adaptabilité dans la Collaboration entre Humains et Cobots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR PacBot, Nov 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172174v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fournier</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172125v1</w:t>
+                <w:t xml:space="preserve">hal-04172159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Cobot Behavior to Human Task Ordering Variability for Assembly Tasks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">L’introduction d’un robot collaboratif dans une chaîne de fabrication : comment réduire les facteurs de risque de TMS tout en conservant le sens du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS-35</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4 ème Congrès Francophone sur les TMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Francophone sur les TMS; Société Tunisienne d'Ergonomie, Nov 2022, Monastir, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662945v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04750359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources et contraintes à la santé vécues par les artistes du spectacle de rue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Yann</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La SELF, Jul 2022, Genève, France</w:t>
+              <w:t xml:space="preserve">9e Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877039v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Adapting Cobot Behavior to Human Task Ordering Variability for Assembly Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Hmedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorilys Kilgus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLAIRS-35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Jensen Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v35i.130645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172146v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes du spectacle vivant : identité de métier, reconnaissance et sens du travail</w:t>
+                <w:t xml:space="preserve">Quelles ressources et contraintes à la santé vécues par les artistes du spectacle de rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laneyrie Elsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Yann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laneyrie Elsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler pourquoi faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre internationale sur le travail, Aug 2022, Joao Pessoa, Brazil, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilités et risques émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La SELF, Jul 2022, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877065v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence des variabilités individuelles, inter-individuelles, organisationnelles et techniques sur la santé des salariés et la performance en situation d’implémentation d’un cobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraiba, Aug 2022, Joao Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">3ème édition des Rencontres Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172159v1</w:t>
+                <w:t xml:space="preserve">hal-04172146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction d’un robot collaboratif dans une chaîne de fabrication : comment réduire les facteurs de risque de TMS tout en conservant le sens du travail</w:t>
+                <w:t xml:space="preserve">Artistes du spectacle vivant : identité de métier, reconnaissance et sens du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laneyrie Elsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 ème Congrès Francophone sur les TMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Francophone sur les TMS; Société Tunisienne d'Ergonomie, Nov 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Travailler pourquoi faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre internationale sur le travail, Aug 2022, Joao Pessoa, Brazil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04750359v1</w:t>
+                <w:t xml:space="preserve">hal-04877065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie 4.0 : quels enjeux et conséquences pour la santé des employés, l’activité professionnelle et l’organisation du travail ? [Symposium]</w:t>
               </w:r>
@@ -6407,51 +6407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing work organization based on ''occupational'' collectives and ''inter-occupational'' relations: methodological implications of ergonomic interventions to prevent psychosocial disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing work organization based on ''profession'' collectives and ''inter-profession'' relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir sur le développement des collectifs métiers pour re-concevoir l'organisation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des médecins du travail dans la prévention des TMS : ressources et empêchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6916,51 +6916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des liens santé travail par les médecins du travail dans la consultation et les actions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7041,51 +7041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du contexte, de l’expérience et de la posture professionnelle sur la passation de l’enquête Sumer par les médecins du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,51 +7335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluridisciplinarité dans la santé au travail : comment construire la coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,51 +7426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable MSD prevention : management for continuous improvement between prevention and production : ergonomic intervention in two assembly line companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,51 +7534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de l'intervention des médecins du travail dans la prévention des TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques des médecins du travail dans le maintien en emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,51 +7754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the interventions on sustainable prevention of musculoskeletal disorders : comparison of twenty companies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,51 +7875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics and epidemiology, intervention and evaluation: how do the perspectives differ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7977,247 +7977,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d'une recherche nationale pluridisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">What is the relation between production management systems and management strategies about working risks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dugué</w:t>
+                <w:t xml:space="preserve">Catherine L'Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie et santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.449-453</w:t>
+              <w:t xml:space="preserve">IEA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373630v1</w:t>
+                <w:t xml:space="preserve">halshs-00373561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relation between production management systems and management strategies about working risks ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prévention durable des TMS : médecine du travail et ergonomie. Premiers résultats d'une recherche nationale pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine L'Allain</w:t>
+                <w:t xml:space="preserve">B. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Ergonomie et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.449-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373561v1</w:t>
+                <w:t xml:space="preserve">halshs-00373630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8235,51 +8235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La passation de l’enquête Sumer par les médecins du travail : une question de posture professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de médecine du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France. 2006</w:t>
@@ -8490,77 +8490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Maastricht, Netherlands. Proceedings of the IEA congress, 2006</w:t>
@@ -8841,51 +8841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculo-squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8949,51 +8949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité dans la santé au travail : dynamique de l'apprentissage pratique et croisé en situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d’une activité collective entre les acteurs de la prévention des risques professionnels : enjeux de pluridisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,51 +9309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâches, objectifs des IPRP de SST et pluridisciplinarité. Analyse des résultats du questionnaire AFISST-PACTE des IPRP 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makafui Sallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9523,51 +9523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du contexte et de l’expérience sur la passation de l’enquête Sumer 2009 par les médecins du travail et influence de la posture professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,51 +9641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9992,51 +9992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karagouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750399X.2020.1839997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hubaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.367.0027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laneyrie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Landry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4686" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellemare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.230" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0128-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tran Van" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Cheray Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feillou Isabelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teinturier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nadiman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v35i.130645" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Yann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4122/dtu:2360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Barbet-Detray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniellou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugu&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L'Allain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garrigou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120308v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makafui Sallah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363373v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05093281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2384832" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorilys Kilgus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2022.2072021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karagouch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750399X.2020.1839997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03201224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hubaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.367.0027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laneyrie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Landry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4686" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellemare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.230" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0128-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tran Van" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Cheray Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feillou Isabelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731364v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8908-8_23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teinturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nadiman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.252" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v35i.130645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Yann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04750338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4122/dtu:2360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Barbet-Detray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniellou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L'Allain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dugu&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.419" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011708v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garrigou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120308v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makafui Sallah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363373v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>