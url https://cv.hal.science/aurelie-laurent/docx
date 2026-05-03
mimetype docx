--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -84,548 +84,626 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autodétermination des peuples autochtones : la Cour suprême du Canada face aux ambivalences du cadre constitutionnel canadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 142 (2), pp.583-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.142.0583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Face aux déconvenues du contentieux climatique de l’Union européenne, les droits fondamentaux au secours du climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.253-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15166/2499-8249/557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver le lien entre le Canada et les peuples autochtones dans un Québec indépendant : un essai d’ingénierie juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série, pp.203-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1087966ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1087966ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04575623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indépendance du Québec et l’hypothèse du choix autochtone de la continuité canadienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">McGill Law Journal / Revue de droit de McGill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (2), pp.253-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1084132ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agent public lanceur d'alerte : de la déontologie à la transparence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indigenous Land Claims in Europe : The European Court of Human Rights and the Decolonization of Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Otis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Review on Law and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des revendications foncières autochtones en Europe : la Cour européenne des droits de l’homme sur la voie de la décolonisation de la propriété ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Otis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -635,883 +713,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universalisme et décolonisation dans le discours juridique de la Cour suprême du Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pas de (ré)conciliation sans décolonisation ? Dialogue(s) et dissonance(s) entre communautés autochtones, allochtones et autorités publiques en Amérique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’avortement dans la Constitution française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde à l’occasion de la journée des droits des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Libourne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la cohérence par l’action des juges : une question de compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohérence et ordres juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice climatique saisie par le droit européen : quel impact pour le droit public économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuples autochtones saisis par les droits et libertés : contradiction, convergence ou concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Journée de l’UMR DICE : Peuples autochtones, droit et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte européen des négociations de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les 60 ans de la PAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe à la croisée des chemins ? Union, désunions et grandes orientations stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’actualité sur la guerre en Ukraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la sécurité climatique : un droit liberticide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sécurité climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits des peuples autochtones du Canada : quels enseignements pour les outre-mers français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes des autochtones et populations locales des outre-mers français. Droit et politiques comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le droit de la sécurité climatique : un droit liberticide ?</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages et les libertés face à l’urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Robert-Cuendet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nuit des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes et pouvoirs – Walking droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Walking droit - Le droit tel que nous le connaissons va disparaitre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels nouveaux mécanismes démocratiques pour faire vivre la citoyenneté européenne depuis la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilsa Rojas-Hutinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté(s) et démocratie - Projet CITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Félicien LEMAIRE, Professeur de Droit public, directeur du Centre Jean Bodin, Université d’Angers; Stéphanie COUDERC-MORANDEAU, Ingénieur d'Etudes CNRS, Droit et changement social, Université de Nantes, Dec 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1521,949 +1599,1460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique écosystémique des droits humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grosbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Spector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Fragnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 979-10-97578-35-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s0e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’espèce humaine en droit européen : de l’intégrité à l’intégration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Bouteille-Brigant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit du vivant. Le Droit du vivant humain/Le Droit du vivant non humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, 2026, Colloques et Essais, 978-2-37032-456-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de participation des peuples autochtones aux processus juridictionnels étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zérah Bremond; Sandrine Cursoux-Bruyère; Olivier Ferrando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La participation effective des minorités et peuples autochtones à la vie de l’État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2026, 978-2-38600-206-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’autodétermination des peuples autochtones dans les systèmes de protection régionale des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leslie Cloud; Zérah Brémond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à l’autodétermination des peuples autochtones – Perspectives et pratiques 100 ans après Deskaheh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, 2025, Kultura, 978-2-37032-429-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la cohérence par l’action des juges : une question de compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Hervouët; Federica Rassu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, 2025, 978-2-38194-215-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice des compétences de l’Union européenne en matière de liberté d’expression : fondements, limites et influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Maubernard; Sébastien Platon; Romain Tinière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la liberté d'expression dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2025, 978-2-8079-4805-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Peuples autochtones saisis par les droits et libertés : contradiction, convergence ou concurrence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zérah Brémond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peuples autochtones, Droit et Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, 2025, Kultura, 978-2-37032-438-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice climatique européenne : quel impact pour le droit public économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’obsolescence programmée du droit (public) économique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, 2025, 978-2-919826-00-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la sécurité climatique : un droit liberticide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Robert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et sécurité climatique : un nouveau registre de la lutte contre le réchauffement climatique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2024, Chaire droit &amp; transitions sociétales, 9782386000409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits des peuples autochtones du Canada : quels enseignements pour les outre-mers français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Faberon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes des autochtones et populations locales des outre-mers français. Droit et politiques comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RCS Recherches sur la cohésion sociale, pp.319-333, 2023, 9782492091049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels nouveaux mécanismes démocratiques pour faire vivre la citoyenneté européenne depuis la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilsa Rojas-Hutinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Lemaire et S. Couderc-Morandeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté(s) et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022, Droit &amp; Science Politique, 978-2-84934-540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libre-échange face au défi climatique : le recours aux droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-L. Demeester et V. Mercier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et alimentation durables, Tome IV. Enjeux et défis du changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.121-141, 2022, 9782731412529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Minorité linguistique” et “autochtonie”, pour quels droits linguistiques au Canada et en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Viaut (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories référentes des langues minoritaires en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Maison des sciences de l'Homme d'Aquitaine, pp.365-386, 2021, 978-2-85892-608-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des droits et des ordres normatifs autochtones en droit européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Hervé-Fournereau et S. Thériault (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peuples autochtones et organisations d’intégrations régionales — Pour une durabilité repensée des ressources naturelles, de la biodiversité et des services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.109-134, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ d’application de la Charte des droits fondamentaux de l’Union européenne : Quelques perspectives comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Tinière et C. Vial (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 10 ans de la Charte des droits fondamentaux de l’Union européenne : Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.285-304, 2020, 978-2-8027-6618-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.A., FAMILLE ET DROIT EUROPÉEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit court-il après la PMA ?, M. BOUTEILLE-BRIGANT, dir. Institut Universitaire Varenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit comparé entre la France et le Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Arbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Cholet; Sylvio Normand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit québécois - droit français : inspirations mutuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvon Blais, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de dialogue transjudicaire dans les systèmes régionaux de protection des droits de l’homme : la question foncière autochtone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Otis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance en révolution(s). Chroniques de la gouvernance 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2473,114 +3062,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurijuridismes, juges suprêmes et droits fondamentaux : étude comparée entre l’Union européenne et le Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Toulouse 1 Capitole (UT1 Capitole); Université d'Ottawa, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2727,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575595v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087966ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084132ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428819v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04808544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa Rojas-Hutinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon Codirige Avec Sabrina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert Codirige Avec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosbon Sophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabrina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02294616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.142.0583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087966ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084132ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04808544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa Rojas-Hutinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05573018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02294616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>