--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1066,303 +1066,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de la sécurité climatique : un droit liberticide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et sécurité climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des peuples autochtones du Canada : quels enseignements pour les outre-mers français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les régimes des autochtones et populations locales des outre-mers français. Droit et politiques comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cayenne, Guyane française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contexte européen des négociations de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les 60 ans de la PAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe à la croisée des chemins ? Union, désunions et grandes orientations stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’actualité sur la guerre en Ukraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576238v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04576215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages et les libertés face à l’urgence climatique</w:t>
               </w:r>
@@ -1912,319 +1912,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la cohérence par l’action des juges : une question de compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Hervouët; Federica Rassu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohérence et ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, 2025, 978-2-38194-215-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit à l’autodétermination des peuples autochtones dans les systèmes de protection régionale des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leslie Cloud; Zérah Brémond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l’autodétermination des peuples autochtones – Perspectives et pratiques 100 ans après Deskaheh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, 2025, Kultura, 978-2-37032-429-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À la recherche de la cohérence par l’action des juges : une question de compétences ?</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Peuples autochtones saisis par les droits et libertés : contradiction, convergence ou concurrence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Hervouët; Federica Rassu. </w:t>
+              <w:t xml:space="preserve">Zérah Brémond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohérence et ordres juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, 2025, 978-2-38194-215-5</w:t>
+              <w:t xml:space="preserve">Peuples autochtones, Droit et Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, 2025, Kultura, 978-2-37032-438-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exercice des compétences de l’Union européenne en matière de liberté d’expression : fondements, limites et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Maubernard; Sébastien Platon; Romain Tinière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations de la liberté d'expression dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2025, 978-2-8079-4805-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572731v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05572724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice climatique européenne : quel impact pour le droit public économique ?</w:t>
               </w:r>
@@ -2655,173 +2655,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le champ d’application de la Charte des droits fondamentaux de l’Union européenne : Quelques perspectives comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Tinière et C. Vial (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la Charte des droits fondamentaux de l’Union européenne : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.285-304, 2020, 978-2-8027-6618-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance des droits et des ordres normatifs autochtones en droit européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Hervé-Fournereau et S. Thériault (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peuples autochtones et organisations d’intégrations régionales — Pour une durabilité repensée des ressources naturelles, de la biodiversité et des services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.109-134, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428800v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03428755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M.A., FAMILLE ET DROIT EUROPÉEN</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.142.0583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087966ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084132ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04808544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa Rojas-Hutinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05573018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02294616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.142.0583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Otis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087966ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084132ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04576238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04808544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02088483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilsa Rojas-Hutinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05573018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05572775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04575584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02294616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>