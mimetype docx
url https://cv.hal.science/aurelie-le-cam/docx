--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -749,563 +749,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t>
+                <w:t xml:space="preserve">What makes a bad egg? Egg transcriptome reveals dysregulation of translational machinery and novel fertility genes important for fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Kneitz</w:t>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Gobe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Regensburger</w:t>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093379v1</w:t>
+                <w:t xml:space="preserve">hal-02185873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a bad egg? Egg transcriptome reveals dysregulation of translational machinery and novel fertility genes important for fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Susanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Patinote</w:t>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Journot</w:t>
+                <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.584. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5930-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185873v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal temperature exposure triggers emotional and cognitive disorders and dysregulation of neurodevelopment genes in fish</w:t>
+                <w:t xml:space="preserve">Domestication may affect the maternal mRNA profile in unfertilized eggs, potentially impacting the embryonic development of Eurasian perch (Perca fluviatilis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cousture</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Maud Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6338⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810424v2</w:t>
+                <w:t xml:space="preserve">hal-02627554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication may affect the maternal mRNA profile in unfertilized eggs, potentially impacting the embryonic development of Eurasian perch (Perca fluviatilis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal temperature exposure triggers emotional and cognitive disorders and dysregulation of neurodevelopment genes in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cousture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+                <w:t xml:space="preserve">Danielle Damasceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Alix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.1-25. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627554v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
               </w:r>
@@ -1687,680 +1687,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Latimer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Biga</w:t>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (16), pp.2932-2938. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606586v1</w:t>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535201v1</w:t>
+                <w:t xml:space="preserve">hal-01594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling of egg quality in Sea bass (Dicentrarchus labrax) sheds light on genes involved in ubiquitination and translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.102-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-017-9732-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of egg quality in Sea bass (Dicentrarchus labrax) sheds light on genes involved in ubiquitination and translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">miR-210 expression is associated with methionine-induced differentiation of trout satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Dutto</w:t>
+                <w:t xml:space="preserve">P. Biga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.102-115. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (16), pp.2932-2938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-017-9732-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.154484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464069v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594581v1</w:t>
+                <w:t xml:space="preserve">hal-01535201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.560. </w:t>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,359 +4603,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling reveals novel biomarkers of egg quality in domesticated pikeperch, Sander lucioperca</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Nynca</w:t>
+                <w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sławomir Ciesielski</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.69-70</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282331v1</w:t>
+                <w:t xml:space="preserve">hal-02282230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties to compare egg quality: insights from a transcriptomic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling reveals novel biomarkers of egg quality in domesticated pikeperch, Sander lucioperca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nynca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.61-62</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282230v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional rewiring, post-transcriptional regulation and neo-functionalization: how the master sex-determining gene of medaka was born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t>
@@ -4987,307 +4987,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738246v1</w:t>
+                <w:t xml:space="preserve">hal-02734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle growth and remodeling in trout: insights from transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveals an intrinsic activated state of myogenic precursors in hyperplastic muscle of trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Albufeira, Portugal. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734647v1</w:t>
+                <w:t xml:space="preserve">hal-02738246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic comparison suggests an influence of the domestication process on egg quality in Eurasian Perch (Perca fluviatilis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,90 +5368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular portrait of egg quality and novel maternal-effect genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5618,90 +5618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Eurasian perch (Perca fluviatilis) eggs assigned to distinct groups of quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Schaerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5743,90 +5743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg transcriptome reveals molecular signature that can predict developmental competence and novel maternal-effect genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5868,90 +5868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel maternal transcripts that define fish egg quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,277 +5983,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897087v1</w:t>
+                <w:t xml:space="preserve">hal-02742954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742954v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between egg transcriptomes of cod and salmon reveals species specific traits in eggs for each species</w:t>
               </w:r>
@@ -6377,90 +6377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and behavioral analysis of the chronic stress response in rainbow trout exposed to water quality deterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
@@ -6975,1023 +6975,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
+              <w:t xml:space="preserve">AQUA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000746v1</w:t>
+                <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
+                <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000611v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747949v1</w:t>
+                <w:t xml:space="preserve">hal-01000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">R. Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747070v1</w:t>
+                <w:t xml:space="preserve">hal-02746434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fiabilité des listes de gènes différentiels obtenues à partir de données de comptage générées par séquençage 454 [Roche] en comparaison avec la technologie des microréseaux d'ADN [Agilent]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Reinhardt</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Bio-informaticiens et Statisticiens de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Versailles, France</w:t>
+              <w:t xml:space="preserve">Animation de l'axe technologique génomique de Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746434v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Effect of confinement stress on the transcriptome of rainbow trout gill in freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom G. Pottinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753962v1</w:t>
+                <w:t xml:space="preserve">hal-02755646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation to seawater in rainbow trout: a QTL/eQTL approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193672v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of confinement stress on the transcriptome of rainbow trout gill in freshwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Acclimation to seawater in rainbow trout: a QTL/eQTL approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom G. Pottinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755646v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of functional genomics to the understanding of gonadal sex differentiation in the rainbow trout</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological markers of environmental chronic stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8973,424 +8973,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel maternal-effect genes shed new light on the molecular mechanisms controlling fish egg quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of Eurasian Perch (Perca fluviatilis) eggs assigned to various groups of qualities according to a statistically based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Rocha de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Schaerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
+              <w:t xml:space="preserve">7. Fish and Shellfish Larviculture Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579294v1</w:t>
+                <w:t xml:space="preserve">hal-02935650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of Eurasian Perch (Perca fluviatilis) eggs assigned to various groups of qualities according to a statistically based analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Schaerlinger</w:t>
+                <w:t xml:space="preserve">Impact of maternal exposure to high temperature on egg quality and subsequent offspring behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Zanerato Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cousture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Fish and Shellfish Larviculture Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. 2017</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935650v1</w:t>
+                <w:t xml:space="preserve">hal-01595661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal exposure to high temperature on egg quality and subsequent offspring behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Novel maternal-effect genes shed new light on the molecular mechanisms controlling fish egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595661v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
@@ -9428,51 +9428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
@@ -10816,51 +10816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopment vs. the immune system: complementary contributions of maternally-inherited gene transcripts and proteins to successful egg development in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11182,103 +11182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in translation: egg transcriptome reveals molecular signature to predict developmental success and novel maternal-effect genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11627,51 +11627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810424v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cousture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Damasceno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-D&#237;ez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez-Rojo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0382" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadal Franck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bozic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pillot-Brochet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg762" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282331v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furmanek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kleppe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez Rojo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756022v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Maud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595661v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zanerato Damasceno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08228-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342588v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frohlich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nynca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Ciesielski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Rocha de Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810424v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cousture" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Damasceno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3160-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wargelius" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Furmanek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22487" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5LMG0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-D&#237;ez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez-Rojo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0382" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00923652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-911" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.105361" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadal Franck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bozic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pillot-Brochet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malinge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg762" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#379;arski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nynca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciesielski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zarski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furmanek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kleppe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonz&#225;lez Rojo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G. Pottinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756022v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751038v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935650v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Maud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zanerato Damasceno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264372.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209705v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209535v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Kosters" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>