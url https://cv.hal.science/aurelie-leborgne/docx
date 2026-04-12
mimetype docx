--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -799,193 +799,180 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de Multi-SPMiner par des mécanismes attentionnels pour une extraction robuste de motifs fréquents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
+                <w:t xml:space="preserve">Une expérience réflexive de permaculture pour rendre compte de l'expérience étudiante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada El Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème conférence francophone sur l'Extraction et la Gestion des Connaissances. EGC 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles : Faire expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553117v1</w:t>
+                <w:t xml:space="preserve">hal-05562193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs spatio-temporels fréquents dans les données Corine Land Cover</w:t>
+                <w:t xml:space="preserve">Amélioration de Multi-SPMiner par des mécanismes attentionnels pour une extraction robuste de motifs fréquents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
@@ -1003,2984 +990,3597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">26ème conférence francophone sur l'Extraction et la Gestion des Connaissances. EGC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553116v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep QMiner: Towards a Generalized Deep Q-Learning Approach for Graph Pattern Mining</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Les forces de caractère : un levier de transformation pour soi et pour les relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPES - Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique; ENSTA Bretagne; Université de Bretagne occidentale; Ecole navale de Brest, May 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553114v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces de caractère : un levier de transformation pour soi et pour les relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+                <w:t xml:space="preserve">Entre biais et influences : comment déjouer les tours de notre cerveau pour mieux accompagner l'orientation et l'insertion professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES - Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Atlantique; ENSTA Bretagne; Université de Bretagne occidentale; Ecole navale de Brest, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">JNOIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216325v2</w:t>
+                <w:t xml:space="preserve">hal-05573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la capacité à devenir auteur de sa vie pour s'orienter</w:t>
+                <w:t xml:space="preserve">Et si on sortait de notre zone de confort pour nourrir notre créativité et celles des autres, au service de la transition écologique et sociétale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ETES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553123v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de motifs spatio-temporels fréquents dans les données Corine Land Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05522302v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
+                <w:t xml:space="preserve">From University to the Workplace : Essential Skills That Make a Difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557116v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Perrin</w:t>
+                <w:t xml:space="preserve">Deep QMiner: Towards a Generalized Deep Q-Learning Approach for Graph Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Zeghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.134-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450142v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La permaculture : un levier pour soutenir la réflexivité des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France. pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04709001v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522289v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Dispositif basé sur la résonance pour l'identification de ses valeurs professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Présence et relation éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04363690v1</w:t>
+                <w:t xml:space="preserve">hal-05572707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimer ses émotions pour accroître le sentiment d'appartenance à un groupe dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Développer la capacité à devenir auteur de sa vie pour s'orienter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Questions de pédagogies dans l'enseignement supérieur » (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">BRIO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05522460v1</w:t>
+                <w:t xml:space="preserve">hal-05553123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation, motivation des étudiants et posture de l’enseignant : une expérimentation</w:t>
+                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’AIPU France 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPU France, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05522476v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05522302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-SPMiner: A Deep Learning Framework for Multi-Graph Frequent Pattern Mining with Application to spatiotemporal Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Echo-pédago: accompagner, collaborer, améliorer et partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaffredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Knowledge Based and Intelligent Information and Engineering Sytems (KES 2023), 6-8 September 2023, Athens, Greece</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIPU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589913v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parcimonieuse de la dynamique spatio-temporelle de la connectivité fonctionnelle en IRMf cérébrale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524172v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de motifs fréquents dans des graphes spatio-temporels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, Blois, 24-28 janvier 2022, campus de l'IUT de Blois, Université de Tours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110805v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random generation of a locally consistent spatio-temporal graph</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398267v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Brain Functional Connectivity by Frequent Pattern Mining in Graphs. Application to the Characterization of Murine Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI-Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238122v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération aléatoire d'un graphe spatio-temporel localement cohérent</w:t>
+                <w:t xml:space="preserve">Exprimer ses émotions pour accroître le sentiment d'appartenance à un groupe dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pruvost-Ducastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (en ligne), France. pp 76-83</w:t>
+              <w:t xml:space="preserve">Colloque International « Questions de pédagogies dans l'enseignement supérieur » (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321317v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05522460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle cérébrale de modèles murins par extraction de motifs fréquents dans des graphes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridation, motivation des étudiants et posture de l’enseignant : une expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de l’AIPU France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238128v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05522476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des graphes pour la représentation spatio-temporelle lors d’un examen d’IRM fonctionnelle cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-SPMiner: A Deep Learning Framework for Multi-Graph Frequent Pattern Mining with Application to spatiotemporal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA 2020 (dans le cadre PFIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Knowledge Based and Intelligent Information and Engineering Sytems (KES 2023), 6-8 September 2023, Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.1094-1103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513938v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un graphe spatio-temporel pour modéliser l'évolution de parcelles agricoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Modélisation parcimonieuse de la dynamique spatio-temporelle de la connectivité fonctionnelle en IRMf cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argheesh Bhanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375094v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical structure of tree leaf veins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tougne</w:t>
+                <w:t xml:space="preserve">Recherche de motifs fréquents dans des graphes spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezriel Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, Blois, 24-28 janvier 2022, campus de l'IUT de Blois, Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.471-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179414v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of Brain Functional Connectivity by Frequent Pattern Mining in Graphs. Application to the Characterization of Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Harsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMPS - International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI-Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704848v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational 2D and 3D extraction of liver mouse vasculature within synchrotron radiation X-ray phase tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random generation of a locally consistent spatio-temporal graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NEUBIAS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86982-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914837v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical skeleton for shape matching</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle cérébrale de modèles murins par extraction de motifs fréquents dans des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Harsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP (IEEE International Conference on Image Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335723v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelette hiérarchique pour la description de formes</w:t>
+                <w:t xml:space="preserve">Génération aléatoire d'un graphe spatio-temporel localement cohérent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA (Reconnaissance de Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (en ligne), France. pp 76-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335715v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Computations of Reeb Graphs in 2-D Binary Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+                <w:t xml:space="preserve">Utilisation des graphes pour la représentation spatio-temporelle lors d’un examen d’IRM fonctionnelle cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niezgoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTIC (Computational Topology in Image Context)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA 2020 (dans le cadre PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335696v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
+                <w:t xml:space="preserve">Un graphe spatio-temporel pour modéliser l'évolution de parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283905v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
+                <w:t xml:space="preserve">Hierarchical structure of tree leaf veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Tougne</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283912v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational 2D and 3D extraction of liver mouse vasculature within synchrotron radiation X-ray phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd NEUBIAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Szeged, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMPS - International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical skeleton for shape matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICIP (IEEE International Conference on Image Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Squelette hiérarchique pour la description de formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RFIA (Reconnaissance de Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Computations of Reeb Graphs in 2-D Binary Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTIC (Computational Topology in Image Context)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandra PAC &amp; Jean-Luc Mari, Jun 2016, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14249-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORESA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity between Hypergraphs Based on Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3999,82 +4599,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4084,186 +4684,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre des coupes multi-échelles pour une meilleure représentation dans l'imagerie immunohistochimique multiplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-SPMiner : un framework d'apprentissage profond pour l'extraction de motifs fréquents dans des multi-graphes avec application aux graphes spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaad Zeghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,51 +4891,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances. EGC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. EGC 2024. Revue des Nouvelles Technologies de l'Information, RNTI-E-40, pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4345,270 +4945,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir l'IA en s'amusant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">First Editions, 2025, Pour les nuls, 2412102805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentation et analyse de l'évolution des territoires agricoles par un graphe spatio-temporel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezriel Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2024, 9781784056254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation and Analysis of the Evolution of Agricultural Territories by a Spatio-temporal Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezriel Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Publishing Knowledge, 2024, 9781786302984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Arrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68127-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4618,100 +5434,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement de formes basé sur une squelettisation hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Lyon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSEI075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01694036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,186 +5537,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier GAST 2025 (Gestion et Analyse de données Spatiales et Temporelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Meddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasboug, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence Extraction et Gestion des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lafabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4913,146 +5729,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.41, 2025, 9791096289226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes GAST 2024 Gestion et Analyse de données Spatiales et Temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Meddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST (Gestion et Analyse de données Spatiales et Temporelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5062,131 +5878,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in knowledge discovery and management, best papers of EGC 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5333,51 +6149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.127861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0836-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zeghina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216325v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruvost-Ducastel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezriel Steinberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lafontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398267v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kirandjiska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Massart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niezgoda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI075" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.127861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0836-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216325v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sauter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zeghina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaffredou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruvost-Ducastel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezriel Steinberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kirandjiska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Massart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niezgoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maniez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>