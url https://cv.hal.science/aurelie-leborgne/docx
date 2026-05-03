--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1118,178 +1118,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre biais et influences : comment déjouer les tours de notre cerveau pour mieux accompagner l'orientation et l'insertion professionnelle ?</w:t>
+                <w:t xml:space="preserve">Et si on sortait de notre zone de confort pour nourrir notre créativité et celles des autres, au service de la transition écologique et sociétale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ETES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573165v1</w:t>
+                <w:t xml:space="preserve">hal-05573147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on sortait de notre zone de confort pour nourrir notre créativité et celles des autres, au service de la transition écologique et sociétale?</w:t>
+                <w:t xml:space="preserve">Entre biais et influences : comment déjouer les tours de notre cerveau pour mieux accompagner l'orientation et l'insertion professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNOIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573147v1</w:t>
+                <w:t xml:space="preserve">hal-05573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs spatio-temporels fréquents dans les données Corine Land Cover</w:t>
               </w:r>
@@ -1952,217 +1952,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echo-pédago: accompagner, collaborer, améliorer et partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaffredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">AIPU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05522302v1</w:t>
+                <w:t xml:space="preserve">hal-05572134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo-pédago: accompagner, collaborer, améliorer et partager</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572134v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05522302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
               </w:r>
@@ -3058,476 +3058,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Brain Functional Connectivity by Frequent Pattern Mining in Graphs. Application to the Characterization of Murine Models</w:t>
+                <w:t xml:space="preserve">Random generation of a locally consistent spatio-temporal graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI-Virtual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86982-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238122v1</w:t>
+                <w:t xml:space="preserve">hal-03398267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random generation of a locally consistent spatio-temporal graph</w:t>
+                <w:t xml:space="preserve">Analysis of Brain Functional Connectivity by Frequent Pattern Mining in Graphs. Application to the Characterization of Murine Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Harsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBI-Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398267v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle cérébrale de modèles murins par extraction de motifs fréquents dans des graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+                <w:t xml:space="preserve">Génération aléatoire d'un graphe spatio-temporel localement cohérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (en ligne), France. pp 76-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238128v1</w:t>
+                <w:t xml:space="preserve">hal-03321317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération aléatoire d'un graphe spatio-temporel localement cohérent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle cérébrale de modèles murins par extraction de motifs fréquents dans des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Harsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (en ligne), France. pp 76-83</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321317v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des graphes pour la représentation spatio-temporelle lors d’un examen d’IRM fonctionnelle cérébrale</w:t>
               </w:r>
@@ -3565,51 +3565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niezgoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Santé et IA 2020 (dans le cadre PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezriel Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imperfection des données géographiques 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2024, 9781784056254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezriel Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Publishing Knowledge, 2024, 9781786302984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6149,51 +6149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.127861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0836-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216325v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sauter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zeghina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaffredou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruvost-Ducastel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezriel Steinberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kirandjiska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Massart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niezgoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maniez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.127861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0836-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216325v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sauter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zeghina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaffredou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruvost-Ducastel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezriel Steinberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kirandjiska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Massart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niezgoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maniez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>