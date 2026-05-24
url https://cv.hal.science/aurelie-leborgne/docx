--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1036,1509 +1036,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces de caractère : un levier de transformation pour soi et pour les relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+                <w:t xml:space="preserve">Et si on sortait de notre zone de confort pour nourrir notre créativité et celles des autres, au service de la transition écologique et sociétale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES - Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Atlantique; ENSTA Bretagne; Université de Bretagne occidentale; Ecole navale de Brest, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">ETES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216325v2</w:t>
+                <w:t xml:space="preserve">hal-05573147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on sortait de notre zone de confort pour nourrir notre créativité et celles des autres, au service de la transition écologique et sociétale?</w:t>
+                <w:t xml:space="preserve">Entre biais et influences : comment déjouer les tours de notre cerveau pour mieux accompagner l'orientation et l'insertion professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNOIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573147v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre biais et influences : comment déjouer les tours de notre cerveau pour mieux accompagner l'orientation et l'insertion professionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de motifs spatio-temporels fréquents dans les données Corine Land Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573165v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs spatio-temporels fréquents dans les données Corine Land Cover</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From University to the Workplace : Essential Skills That Make a Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">ESREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553116v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From University to the Workplace : Essential Skills That Make a Difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep QMiner: Towards a Generalized Deep Q-Learning Approach for Graph Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Zeghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.134-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573129v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep QMiner: Towards a Generalized Deep Q-Learning Approach for Graph Pattern Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaad Zeghina</w:t>
+                <w:t xml:space="preserve">La permaculture : un levier pour soutenir la réflexivité des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GbRPR 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France. pp.313-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553114v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La permaculture : un levier pour soutenir la réflexivité des étudiants ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+                <w:t xml:space="preserve">Les forces de caractère : un levier de transformation pour soi et pour les relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France. pp.313-324</w:t>
+              <w:t xml:space="preserve">QPES - Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique; ENSTA Bretagne; Université de Bretagne occidentale; Ecole navale de Brest, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573150v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer la capacité à devenir auteur de sa vie pour s'orienter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BRIO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363690v1</w:t>
+                <w:t xml:space="preserve">hal-05553123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Dispositif basé sur la résonance pour l'identification de ses valeurs professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echo-pédago: accompagner, collaborer, améliorer et partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaffredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence et relation éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AIPU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572707v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la capacité à devenir auteur de sa vie pour s'orienter</w:t>
+                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553123v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05522302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo-pédago: accompagner, collaborer, améliorer et partager</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572134v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05522302v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
+                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557116v1</w:t>
+                <w:t xml:space="preserve">halshs-04709001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450142v1</w:t>
+                <w:t xml:space="preserve">hal-05522289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdépendance positive dans les communautés : un levier de développement professionnel</w:t>
+                <w:t xml:space="preserve">Un Dispositif basé sur la résonance pour l'identification de ses valeurs professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Présence et relation éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04709001v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir l'auteur de sa vie à travers la prise de conscience de ses forces dans un module de PPP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sauter</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522289v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exprimer ses émotions pour accroître le sentiment d'appartenance à un groupe dans l'enseignement supérieur</w:t>
               </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pruvost-Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Questions de pédagogies dans l'enseignement supérieur » (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation, motivation des étudiants et posture de l’enseignant : une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’AIPU France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3287,247 +3287,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération aléatoire d'un graphe spatio-temporel localement cohérent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
+                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle cérébrale de modèles murins par extraction de motifs fréquents dans des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Harsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (en ligne), France. pp 76-83</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321317v1</w:t>
+                <w:t xml:space="preserve">hal-03238128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connectivité fonctionnelle cérébrale de modèles murins par extraction de motifs fréquents dans des graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Leborgne</w:t>
+                <w:t xml:space="preserve">Génération aléatoire d'un graphe spatio-temporel localement cohérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kirandjiska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (en ligne), France. pp 76-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238128v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des graphes pour la représentation spatio-temporelle lors d’un examen d’IRM fonctionnelle cérébrale</w:t>
               </w:r>
@@ -3844,247 +3844,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational 2D and 3D extraction of liver mouse vasculature within synchrotron radiation X-ray phase tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NEUBIAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">IAMPS - International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914837v1</w:t>
+                <w:t xml:space="preserve">hal-01704848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of leaf network of veins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational 2D and 3D extraction of liver mouse vasculature within synchrotron radiation X-ray phase tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMPS - International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd NEUBIAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704848v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical skeleton for shape matching</w:t>
               </w:r>
@@ -4345,226 +4345,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
+                <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283905v1</w:t>
+                <w:t xml:space="preserve">hal-01283912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelette Euclidien Discret Connecté (DECS) résistant au bruit pour l'appariement de formes basé graphes</w:t>
+                <w:t xml:space="preserve">Extracting Noise-resistant Skeleton on Digital Shapes for Graph Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium, ISVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14249-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283912v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity between Hypergraphs Based on Mathematical Morphology</w:t>
               </w:r>
@@ -4698,103 +4698,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre des coupes multi-échelles pour une meilleure représentation dans l'imagerie immunohistochimique multiplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4819,51 +4819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-SPMiner : un framework d'apprentissage profond pour l'extraction de motifs fréquents dans des multi-graphes avec application aux graphes spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaad Zeghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et analyse de l'évolution des territoires agricoles par un graphe spatio-temporel.</w:t>
+                <w:t xml:space="preserve">Representation and Analysis of the Evolution of Agricultural Territories by a Spatio-temporal Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezriel Steinberg</w:t>
@@ -5122,97 +5122,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection des données géographiques 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2024, 9781784056254</w:t>
+              <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Publishing Knowledge, 2024, 9781786302984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578030v1</w:t>
+                <w:t xml:space="preserve">hal-05578051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and Analysis of the Evolution of Agricultural Territories by a Spatio-temporal Graph</w:t>
+                <w:t xml:space="preserve">Représentation et analyse de l'évolution des territoires agricoles par un graphe spatio-temporel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezriel Steinberg</w:t>
@@ -5230,73 +5230,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Publishing Knowledge, 2024, 9781786302984</w:t>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2024, 9781784056254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578051v1</w:t>
+                <w:t xml:space="preserve">hal-05578030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
@@ -6149,51 +6149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.127861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0836-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216325v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sauter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zeghina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaffredou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruvost-Ducastel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezriel Steinberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kirandjiska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Massart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niezgoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maniez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leborgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.127861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Driss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.22533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0836-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FR0V0BP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zeghina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216325v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sauter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572134v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaffredou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pruvost-Ducastel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argheesh Bhanot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezriel Steinberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kirandjiska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Massart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niezgoda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange L&#232;bre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14249-4_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maniez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>