--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -267,389 +267,389 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIS Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2025, 49 (4), pp.1295-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing communality in collective activity: Four ways to generate sameness in differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewing Experimentation in Organization Studies: Combining Inquiry with Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Louise Cunliffe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gazi Islam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organizational Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836584v1</w:t>
+                <w:t xml:space="preserve">hal-04549611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with Big Tech power? The “Big Tech Raj”, a new form of biopower in the digital age</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiencing communality in collective activity: Four ways to generate sameness in differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Louise Cunliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Hafermalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Introna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123732⟩</w:t>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (3), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505076241244787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840171v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing Experimentation in Organization Studies: Combining Inquiry with Drift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to deal with Big Tech power? The “Big Tech Raj”, a new form of biopower in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gazi Islam</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.123732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549611v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
               </w:r>
@@ -698,196 +698,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Dialogue of Forces”: The Dialogical Constitution of Organizational Transformation in the Digital Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Leclerq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">François-Xavier de Vaujany. Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17705/1jais.00897⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.241.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838172v1</w:t>
+                <w:t xml:space="preserve">hal-04840043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany. Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">“Dialogue of Forces”: The Dialogical Constitution of Organizational Transformation in the Digital Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaveh Mohajeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leclerq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (1), pp.110-116. </w:t>
+              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.241.0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17705/1jais.00897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840043v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation in Qualitative Organization Research: Determinacy and Indeterminacy through Walking Ethnography</w:t>
               </w:r>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizational Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The panopticon, an emblematic concept in management and organization studies: Heaven or hell?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Management Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (1), pp.52-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 27 (2), pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,209 +1859,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing to be seen&amp;quot;: The manager's political economy of visibility in new ways of working</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Collaboration in the digital age: From email to enterprise social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertin Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Colleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.201.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328164v1</w:t>
+                <w:t xml:space="preserve">hal-03328166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration in the digital age: From email to enterprise social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Seeing to be seen&amp;quot;: The manager's political economy of visibility in new ways of working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.605-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.201.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328166v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email: survivor or walking dead? An exploratory study of thepotential replacement of email by enterprise social networks</w:t>
               </w:r>
@@ -2142,51 +2142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the end justify the means?Information systems and control society in the age of pandemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Aroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2227,183 +2227,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationships of identity and technology in IT assimilation</w:t>
+                <w:t xml:space="preserve">Is Employee Technological &amp;quot;Ill-Being&amp;quot; Missing From Corporate Responsibility? The Foucauldian Ethics of Ubiquitous IT Uses in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.51-68. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.339-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/ejis.2013.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-019-04202-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762082v1</w:t>
+                <w:t xml:space="preserve">hal-03328165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Employee Technological &amp;quot;Ill-Being&amp;quot; Missing From Corporate Responsibility? The Foucauldian Ethics of Ubiquitous IT Uses in Organizations</w:t>
+                <w:t xml:space="preserve">Interrelationships of identity and technology in IT assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.339-361. </w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-019-04202-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/ejis.2013.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328165v1</w:t>
+                <w:t xml:space="preserve">hal-03762082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities versus platforms: The paradox in the body of the collaborative economy</w:t>
               </w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sovereign IT governance to liberal IT governmentality ? A Foucauldian analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.76 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,51 +2873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2942,51 +2942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victime ou coupable ? Repenser le rôle du contrôlé dans la relation entre contrôle, information et technologies de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,217 +3105,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworking : the future of the office ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">The Business challenges of BYOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelanoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37 (6), pp.3-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772397v1</w:t>
+                <w:t xml:space="preserve">hal-01772707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Business challenges of BYOD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelanoitte</w:t>
+                <w:t xml:space="preserve">Coworking : the future of the office ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JBS-10-2015-0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772707v1</w:t>
+                <w:t xml:space="preserve">hal-01772397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing BYOD : how do organizations incorporate user-driven IT innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology &amp; People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.2--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethical Perspective on Emerging Forms of Ubiquitous IT-Based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (1), pp.139--154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mourmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 18 (4), pp.7-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3933,51 +3933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l’information, contrôle et panoptique: pour une approche deleuzienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4434,178 +4434,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences paradoxales de l'usage des outils mobiles de communication sur les situations perçues de travail : une étude exploratoire sur l'impact humain et organisationnel des technologies mobiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research Proposal: Adoption and Appropriation logics of mobile technologies within firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH, Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">International Conference in Information Systems, Doctoral Consortium, Milwaukee, 10-13th December</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155831v1</w:t>
+                <w:t xml:space="preserve">hal-00156279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Proposal: Adoption and Appropriation logics of mobile technologies within firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conséquences paradoxales de l'usage des outils mobiles de communication sur les situations perçues de travail : une étude exploratoire sur l'impact humain et organisationnel des technologies mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Information Systems, Doctoral Consortium, Milwaukee, 10-13th December</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States</w:t>
+              <w:t xml:space="preserve">AGRH, Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156279v1</w:t>
+                <w:t xml:space="preserve">hal-00155831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile technologies adoption and Fit with strategic goals</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions; EMS Éditions, pp.32-37, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5211,51 +5211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foucauldian Perspective on Ethics and Subjectivation in the Making of History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albane Grandazzi (ed.); François Xavier de Vaujany (ed.); Robin Holt (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 6, </w:t>
@@ -5587,51 +5587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do coworking spaces promise a revolution or spark revenge? A Foucauldian spatio-material approach to the re-spatialization of remote work in coworking spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Mitev (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Working - Organizations and Organizing in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp.151-173, 2021</w:t>
@@ -6194,51 +6194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Introna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Louise Cunliffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Hafermalz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241244787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123732" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Mohajeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10944281241229787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gentina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pauwels-Delassus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084211015374" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesh Nama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Holt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211010988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Endrissat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.11.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin Orange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Colleaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1820912" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04202-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelanoitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619832119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Emmanuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2018.1473932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2015-0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/itp-11-2012-0129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ao Vieira Da Cunha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carugati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBF251AAE12969445C4311CA51BABB9BDD50BC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-08-2014-0100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2708-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Mogos Descotes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025089ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goethals" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazgi T&#252;t&#252;nc&#252;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN5ZXJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.091.0037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00664064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.galie.2025.01.0032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88938-7_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192865755.013.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/organization-as-time/between-abandon-and-inquiry/EF6F787EDE4D00128E8859AA49395006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009297288.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108865814.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Introna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Louise Cunliffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Hafermalz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241244787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Mohajeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10944281241229787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gentina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pauwels-Delassus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084211015374" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesh Nama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Holt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211010988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Endrissat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin Orange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Colleaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.11.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1820912" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04202-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelanoitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619832119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Emmanuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2018.1473932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2015-0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/itp-11-2012-0129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ao Vieira Da Cunha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carugati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBF251AAE12969445C4311CA51BABB9BDD50BC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-08-2014-0100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2708-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Mogos Descotes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025089ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goethals" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazgi T&#252;t&#252;nc&#252;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN5ZXJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.091.0037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00664064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.galie.2025.01.0032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88938-7_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192865755.013.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/organization-as-time/between-abandon-and-inquiry/EF6F787EDE4D00128E8859AA49395006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009297288.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108865814.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>