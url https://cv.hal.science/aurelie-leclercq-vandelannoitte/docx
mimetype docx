--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1248,235 +1248,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions scientifiques et COVID</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infidèles, zappeurs et slasheurs ? Les Z et l’émergence d’une nouvelle forme de fidélité employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Élodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pauwels-Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.222.0003⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 125 (3), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.125.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926902v2</w:t>
+                <w:t xml:space="preserve">hal-03812156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infidèles, zappeurs et slasheurs ? Les Z et l’émergence d’une nouvelle forme de fidélité employeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Gentina</w:t>
+                <w:t xml:space="preserve">Interactions scientifiques et COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pauwels-Delassus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 125 (3), pp.55-71. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 27 (2), pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.125.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.222.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812156v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements et continuités</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (1), pp.3-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,395 +1859,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration in the digital age: From email to enterprise social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Does the end justify the means?Information systems and control society in the age of pandemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Aroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.201.0007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2020.1820912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328166v1</w:t>
+                <w:t xml:space="preserve">hal-03048886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing to be seen&amp;quot;: The manager's political economy of visibility in new ways of working</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Email: survivor or walking dead? An exploratory study of thepotential replacement of email by enterprise social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328164v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Email: survivor or walking dead? An exploratory study of thepotential replacement of email by enterprise social networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration in the digital age: From email to enterprise social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertin Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Colleaux</w:t>
+                <w:t xml:space="preserve">Aubin Colleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.201.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508934v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the end justify the means?Information systems and control society in the age of pandemics</w:t>
+                <w:t xml:space="preserve">Seeing to be seen&amp;quot;: The manager's political economy of visibility in new ways of working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Aroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.605-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0960085X.2020.1820912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048886v1</w:t>
+                <w:t xml:space="preserve">hal-03328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Employee Technological &amp;quot;Ill-Being&amp;quot; Missing From Corporate Responsibility? The Foucauldian Ethics of Ubiquitous IT Uses in Organizations</w:t>
               </w:r>
@@ -2487,1867 +2487,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sovereign IT governance to liberal IT governmentality ? A Foucauldian analogy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bring your own device in organizations: Extending the reversed IT adoption logic to security paradoxes for CEOs and end users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertin Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0960085X.2018.1473932⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.76 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819147v1</w:t>
+                <w:t xml:space="preserve">hal-01914791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bring your own device in organizations: Extending the reversed IT adoption logic to security paradoxes for CEOs and end users</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From sovereign IT governance to liberal IT governmentality ? A Foucauldian analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2018.07.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.326 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2018.1473932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01914791v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What will work look like in 2030 ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+                <w:t xml:space="preserve">Victime ou coupable ? Repenser le rôle du contrôlé dans la relation entre contrôle, information et technologies de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.172.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116034v1</w:t>
+                <w:t xml:space="preserve">hal-01745309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi ressemblera le travail en 2030 ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Carton</w:t>
+                <w:t xml:space="preserve">The new office: how coworking changes the work concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fabbri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JBS-10-2015-0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044823v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victime ou coupable ? Repenser le rôle du contrôlé dans la relation entre contrôle, information et technologies de l’information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">The Business challenges of BYOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelanoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745309v1</w:t>
+                <w:t xml:space="preserve">hal-01772707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new office: how coworking changes the work concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coworking : the future of the office ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 37 (6), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JBS-10-2015-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603367v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Business challenges of BYOD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelanoitte</w:t>
+                <w:t xml:space="preserve">The dark side of computer-mediated control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Ao Vieira Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carugati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.319--354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/isj.12066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772707v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworking : the future of the office ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Managing BYOD : how do organizations incorporate user-driven IT innovations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JBS-10-2015-0105⟩</w:t>
+              <w:t xml:space="preserve">Information Technology &amp; People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.2--33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/itp-11-2012-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772397v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing BYOD : how do organizations incorporate user-driven IT innovations ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Leaving employees to their own devices: new practices in the workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Technology &amp; People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/itp-11-2012-0129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (5), pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JBS-08-2014-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563048v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of computer-mediated control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">An Ethical Perspective on Emerging Forms of Ubiquitous IT-Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (4), pp.319--354. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (1), pp.139--154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/isj.12066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-015-2708-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01563025v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving employees to their own devices: new practices in the workplace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JBS-08-2014-0100⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998112v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ethical Perspective on Emerging Forms of Ubiquitous IT-Based Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">La résistance au changement de nom de marque : ses antécédents et ses conséquences sur le capital de marque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pauwels-Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Mogos Descotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.45 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025089ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-015-2708-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01563040v1</w:t>
+                <w:t xml:space="preserve">hal-01369853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Kalika</w:t>
+                <w:t xml:space="preserve">L'envol vers le Cloud : un phénomène de maturations multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mourmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 18 (4), pp.7-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.134.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635808v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance au changement de nom de marque : ses antécédents et ses conséquences sur le capital de marque.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raluca Mogos Descotes</w:t>
+                <w:t xml:space="preserve">Technologies de l’information, contrôle et panoptique: pour une approche deleuzienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.132.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1025089ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369853v1</w:t>
+                <w:t xml:space="preserve">hal-01635800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'envol vers le Cloud : un phénomène de maturations multiples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French consumers' perceptions of the unattended delivery model for e-grocery retailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Mourmant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Frank Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazgi Tütüncü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.134.0007⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762109v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies de l’information, contrôle et panoptique: pour une approche deleuzienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Isaac</w:t>
+                <w:t xml:space="preserve">On the unexpected differences in media usage in purchasing in France and Flanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carugati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.132.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Volume 14 (1), pp.37-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.091.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635800v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French consumers' perceptions of the unattended delivery model for e-grocery retailing</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (1), pp.133-139. </w:t>
+                <w:t xml:space="preserve">Adoption and appropriation: towards a new theoretical framework. An exploratory research on mobile technologies in French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.11.002⟩</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Volume 14 (1), pp.37-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 11 (2), pp.9-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4357,551 +4115,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption des technologies mobiles dans les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée d'étude et de recherche AGRH-AIM sur le thème L'Homme, l'organisation et la technologie, Université Paris-Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Proposal: Adoption and Appropriation logics of mobile technologies within firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Information Systems, Doctoral Consortium, Milwaukee, 10-13th December</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences paradoxales de l'usage des outils mobiles de communication sur les situations perçues de travail : une étude exploratoire sur l'impact humain et organisationnel des technologies mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH, Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile technologies adoption and Fit with strategic goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMCIS, American Conference in Information Systems, Acapulco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give me a mobile phone, and I will work harder! Assessing the value of mobile technologies in organizations : an exploratory research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Mobile Business, Copenhague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption des technologies mobiles par les managers: Pour un dépassement des modèles TAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X° colloque AIM, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption des technologies mobiles par les managers: Impacts sociaux et bouleversement de la gestion des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la XVIème conférence de l'Association francophone de Gestion des Ressources Humaines (AGRH), Consortium Doctoral, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4911,205 +4669,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction aux sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail à distance et e-management : organisation et contrôle en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.166, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5119,302 +4877,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions; EMS Éditions, pp.32-37, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.galie.2025.01.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foucauldian Perspective on Ethics and Subjectivation in the Making of History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historicity in Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.77-98, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88938-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault and phenomenology, a tense and complex relation: From anti-phenomenology to post-phenomenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier de Vaujany (ed.); Jeremy Aroles (ed.); Mar Perézts (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Phenomenologies and Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 11, Oxford University Press, pp.215-234, 2023, 9780192865755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192865755.013.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between abandon and inquiry: on the way to emancipatory temporalities in organizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5437,260 +5195,260 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albane Grandazzi (ed.); François Xavier de Vaujany (ed.); Robin Holt (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-135, 2023, 9781009297257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009297288.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIV. Gilles Deleuze. Penser autrement l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves-Frédéric Livian (ed.); Marc Bidan (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Auteurs aux frontières du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.172-186, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.livia.2022.01.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do coworking spaces promise a revolution or spark revenge? A Foucauldian spatio-material approach to the re-spatialization of remote work in coworking spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Mitev (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Working - Organizations and Organizing in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp.151-173, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the New in Politics at Work: A Temporal Approach of Managerial Agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5700,76 +5458,336 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeremy Aroles (éd.); François Xavier de Vaujany (éd.); Karen Dale (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencing the New World of Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.227-252, 2021, 108496075. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108865814.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What will work look like in 2030 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi ressemblera le travail en 2030 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330228v1</w:t>
+                <w:t xml:space="preserve">Julie Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5787,77 +5805,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption and appropriation: toward a new theoretical framework.An exploratory research on mobile technologies in french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5920,77 +5938,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur du travail en 2030 : quatre atmosphères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6194,51 +6212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Introna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Louise Cunliffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Hafermalz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241244787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Mohajeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10944281241229787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gentina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pauwels-Delassus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084211015374" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesh Nama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Holt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211010988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Endrissat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin Orange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Colleaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.11.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1820912" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04202-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelanoitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619832119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Emmanuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2018.1473932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2015-0105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/itp-11-2012-0129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ao Vieira Da Cunha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carugati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBF251AAE12969445C4311CA51BABB9BDD50BC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-08-2014-0100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2708-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Mogos Descotes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025089ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tiers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goethals" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazgi T&#252;t&#252;nc&#252;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN5ZXJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.091.0037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00664064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156279v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.galie.2025.01.0032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88938-7_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192865755.013.13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/organization-as-time/between-abandon-and-inquiry/EF6F787EDE4D00128E8859AA49395006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009297288.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108865814.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Introna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Louise Cunliffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Hafermalz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241244787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Mohajeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10944281241229787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gentina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pauwels-Delassus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084211015374" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesh Nama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Holt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211010988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Endrissat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1820912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin Orange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Colleaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04202-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelanoitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619832119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Emmanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2018.1473932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2015-0105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ao Vieira Da Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carugati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBF251AAE12969445C4311CA51BABB9BDD50BC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/itp-11-2012-0129" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-08-2014-0100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2708-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Mogos Descotes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025089ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tiers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goethals" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazgi T&#252;t&#252;nc&#252;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN5ZXJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.091.0037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00664064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.galie.2025.01.0032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88938-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192865755.013.13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/organization-as-time/between-abandon-and-inquiry/EF6F787EDE4D00128E8859AA49395006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009297288.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0172" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108865814.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>