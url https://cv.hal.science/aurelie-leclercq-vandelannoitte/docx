--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -309,51 +309,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing Experimentation in Organization Studies: Combining Inquiry with Drift</w:t>
+                <w:t xml:space="preserve">Experimentation in Qualitative Organization Research: Determinacy and Indeterminacy through Walking Ethnography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
@@ -362,636 +362,636 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizational Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10944281241229787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549611v1</w:t>
+                <w:t xml:space="preserve">hal-04355391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing communality in collective activity: Four ways to generate sameness in differences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewing Experimentation in Organization Studies: Combining Inquiry with Drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazi Islam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organizational Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836584v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with Big Tech power? The “Big Tech Raj”, a new form of biopower in the digital age</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experiencing communality in collective activity: Four ways to generate sameness in differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Louise Cunliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Hafermalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Introna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123732⟩</w:t>
+              <w:t xml:space="preserve">Management Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (3), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505076241244787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840171v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
+                <w:t xml:space="preserve">How to deal with Big Tech power? The “Big Tech Raj”, a new form of biopower in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.123732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849535v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany. Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
+                <w:t xml:space="preserve">François-Xavier de Vaujany Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (1), pp.110-116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.241.0110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04840043v1</w:t>
+                <w:t xml:space="preserve">hal-04849535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Dialogue of Forces”: The Dialogical Constitution of Organizational Transformation in the Digital Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Leclerq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">François-Xavier de Vaujany. Apocalypse managériale : une promenade à Manhattan de 1941 à 1946 puis au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17705/1jais.00897⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.241.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838172v1</w:t>
+                <w:t xml:space="preserve">hal-04840043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation in Qualitative Organization Research: Determinacy and Indeterminacy through Walking Ethnography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gazi Islam</w:t>
+                <w:t xml:space="preserve">“Dialogue of Forces”: The Dialogical Constitution of Organizational Transformation in the Digital Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaveh Mohajeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leclerq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (2), </w:t>
+              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10944281241229787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17705/1jais.00897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355391v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et recherche en management des systèmes d’information : menace ou opportunité</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The panopticon, an emblematic concept in management and organization studies: Heaven or hell?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Management Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (1), pp.52-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1384,51 +1384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 27 (2), pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,213 +1859,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the end justify the means?Information systems and control society in the age of pandemics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Aroles</w:t>
+                <w:t xml:space="preserve">Email: survivor or walking dead? An exploratory study of thepotential replacement of email by enterprise social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048886v1</w:t>
+                <w:t xml:space="preserve">hal-02508934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Email: survivor or walking dead? An exploratory study of thepotential replacement of email by enterprise social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Does the end justify the means?Information systems and control society in the age of pandemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Aroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0960085X.2020.1820912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508934v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration in the digital age: From email to enterprise social networks</w:t>
               </w:r>
@@ -2155,51 +2155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing to be seen&amp;quot;: The manager's political economy of visibility in new ways of working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (5), pp.605-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2227,183 +2227,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Employee Technological &amp;quot;Ill-Being&amp;quot; Missing From Corporate Responsibility? The Foucauldian Ethics of Ubiquitous IT Uses in Organizations</w:t>
+                <w:t xml:space="preserve">Interrelationships of identity and technology in IT assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.339-361. </w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-019-04202-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/ejis.2013.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328165v1</w:t>
+                <w:t xml:space="preserve">hal-03762082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationships of identity and technology in IT assimilation</w:t>
+                <w:t xml:space="preserve">Is Employee Technological &amp;quot;Ill-Being&amp;quot; Missing From Corporate Responsibility? The Foucauldian Ethics of Ubiquitous IT Uses in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.51-68. </w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.339-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/ejis.2013.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-019-04202-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762082v1</w:t>
+                <w:t xml:space="preserve">hal-03328165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities versus platforms: The paradox in the body of the collaborative economy</w:t>
               </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.76 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sovereign IT governance to liberal IT governmentality ? A Foucauldian analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victime ou coupable ? Repenser le rôle du contrôlé dans la relation entre contrôle, information et technologies de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing BYOD : how do organizations incorporate user-driven IT innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology &amp; People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.2--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,51 +3301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethical Perspective on Emerging Forms of Ubiquitous IT-Based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (1), pp.139--154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3373,369 +3373,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t>
+                <w:t xml:space="preserve">L'envol vers le Cloud : un phénomène de maturations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Isaac</w:t>
+                <w:t xml:space="preserve">Grégoire Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kalika</w:t>
+                <w:t xml:space="preserve">Gaëtan Mourmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 18 (4), pp.7-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.134.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635808v1</w:t>
+                <w:t xml:space="preserve">hal-03762109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance au changement de nom de marque : ses antécédents et ses conséquences sur le capital de marque.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Mogos Descotes</w:t>
+                <w:t xml:space="preserve">Aurélie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1025089ar⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369853v1</w:t>
+                <w:t xml:space="preserve">hal-01635808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'envol vers le Cloud : un phénomène de maturations multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Tiers</w:t>
+                <w:t xml:space="preserve">La résistance au changement de nom de marque : ses antécédents et ses conséquences sur le capital de marque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pauwels-Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Mourmant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
+                <w:t xml:space="preserve">Raluca Mogos Descotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Volume 18 (4), pp.7-42. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.45 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sim.134.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1025089ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762109v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l’information, contrôle et panoptique: pour une approche deleuzienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (2), pp.9-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,441 +4123,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adoption des technologies mobiles dans les entreprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Give me a mobile phone, and I will work harder! Assessing the value of mobile technologies in organizations : an exploratory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée d'étude et de recherche AGRH-AIM sur le thème L'Homme, l'organisation et la technologie, Université Paris-Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">International Conference in Mobile Business, Copenhague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156274v1</w:t>
+                <w:t xml:space="preserve">hal-00155828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Proposal: Adoption and Appropriation logics of mobile technologies within firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">L'adoption des technologies mobiles dans les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Information Systems, Doctoral Consortium, Milwaukee, 10-13th December</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States</w:t>
+              <w:t xml:space="preserve">5ème journée d'étude et de recherche AGRH-AIM sur le thème L'Homme, l'organisation et la technologie, Université Paris-Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156279v1</w:t>
+                <w:t xml:space="preserve">hal-00156274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences paradoxales de l'usage des outils mobiles de communication sur les situations perçues de travail : une étude exploratoire sur l'impact humain et organisationnel des technologies mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Research Proposal: Adoption and Appropriation logics of mobile technologies within firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH, Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">International Conference in Information Systems, Doctoral Consortium, Milwaukee, 10-13th December</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155831v1</w:t>
+                <w:t xml:space="preserve">hal-00156279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile technologies adoption and Fit with strategic goals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Les conséquences paradoxales de l'usage des outils mobiles de communication sur les situations perçues de travail : une étude exploratoire sur l'impact humain et organisationnel des technologies mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS, American Conference in Information Systems, Acapulco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mexico</w:t>
+              <w:t xml:space="preserve">AGRH, Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156269v1</w:t>
+                <w:t xml:space="preserve">hal-00155831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Give me a mobile phone, and I will work harder! Assessing the value of mobile technologies in organizations : an exploratory research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Mobile technologies adoption and Fit with strategic goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Mobile Business, Copenhague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denmark</w:t>
+              <w:t xml:space="preserve">AMCIS, American Conference in Information Systems, Acapulco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155828v1</w:t>
+                <w:t xml:space="preserve">hal-00156269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption des technologies mobiles par les managers: Pour un dépassement des modèles TAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X° colloque AIM, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4582,51 +4582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption des technologies mobiles par les managers: Impacts sociaux et bouleversement de la gestion des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la XVIème conférence de l'Association francophone de Gestion des Ressources Humaines (AGRH), Consortium Doctoral, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4771,77 +4771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail à distance et e-management : organisation et contrôle en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.166, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4891,51 +4891,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions; EMS Éditions, pp.32-37, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4969,51 +4969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foucauldian Perspective on Ethics and Subjectivation in the Making of History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5054,230 +5054,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foucault and phenomenology, a tense and complex relation: From anti-phenomenology to post-phenomenology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between abandon and inquiry: on the way to emancipatory temporalities in organizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">François-Xavier de Vaujany (ed.); Jeremy Aroles (ed.); Mar Perézts (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazi Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albane Grandazzi (ed.); François Xavier de Vaujany (ed.); Robin Holt (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Phenomenologies and Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap 11, Oxford University Press, pp.215-234, 2023, 9780192865755. </w:t>
+              <w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192865755.013.13⟩</w:t>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-135, 2023, 9781009297257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009297288.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927072v1</w:t>
+                <w:t xml:space="preserve">hal-03927056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between abandon and inquiry: on the way to emancipatory temporalities in organizing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foucault and phenomenology, a tense and complex relation: From anti-phenomenology to post-phenomenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Albane Grandazzi (ed.); François Xavier de Vaujany (ed.); Robin Holt (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier de Vaujany (ed.); Jeremy Aroles (ed.); Mar Perézts (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook of Phenomenologies and Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 11, Oxford University Press, pp.215-234, 2023, 9780192865755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780192865755.013.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03927056v1</w:t>
+                <w:t xml:space="preserve">hal-03927072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIV. Gilles Deleuze. Penser autrement l’organisation</w:t>
               </w:r>
@@ -5345,51 +5345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do coworking spaces promise a revolution or spark revenge? A Foucauldian spatio-material approach to the re-spatialization of remote work in coworking spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Mitev (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Working - Organizations and Organizing in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp.151-173, 2021</w:t>
@@ -5711,66 +5711,75 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq-Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.5khwukehc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -5791,117 +5800,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption and appropriation: toward a new theoretical framework.An exploratory research on mobile technologies in french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5911,51 +5920,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur du travail en 2030 : quatre atmosphères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6007,65 +6016,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RGCS (Research Group on Collaborative Spaces). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01945379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6212,51 +6221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Introna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Louise Cunliffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Hafermalz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241244787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Mohajeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10944281241229787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gentina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pauwels-Delassus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084211015374" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesh Nama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Holt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211010988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Endrissat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1820912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin Orange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Colleaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04202-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelanoitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619832119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Emmanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2018.1473932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2015-0105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ao Vieira Da Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carugati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBF251AAE12969445C4311CA51BABB9BDD50BC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/itp-11-2012-0129" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-08-2014-0100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2708-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Mogos Descotes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025089ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tiers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goethals" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazgi T&#252;t&#252;nc&#252;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN5ZXJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.091.0037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00664064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156279v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.galie.2025.01.0032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88938-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192865755.013.13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/organization-as-time/between-abandon-and-inquiry/EF6F787EDE4D00128E8859AA49395006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009297288.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0172" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108865814.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04962366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Introna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10944281241229787" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Louise Cunliffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Hafermalz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241244787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123732" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Mohajeri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gentina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pauwels-Delassus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926902v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084211015374" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesh Nama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Holt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211010988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Endrissat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2020.1820912" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin Orange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Colleaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2013.16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04202-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq-Vandelanoitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492619832119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barlette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZX0Q89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Emmanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0960085X.2018.1473932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2015-0105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Ao Vieira Da Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carugati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/isj.12066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CBF251AAE12969445C4311CA51BABB9BDD50BC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/itp-11-2012-0129" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-08-2014-0100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2708-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tiers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Mogos Descotes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025089ar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Goethals" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazgi T&#252;t&#252;nc&#252;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.11.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWN5ZXJN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.091.0037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00664064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156278v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544351v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.galie.2025.01.0032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88938-7_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/organization-as-time/between-abandon-and-inquiry/EF6F787EDE4D00128E8859AA49395006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009297288.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780192865755.013.13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.livia.2022.01.0172" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108865814.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5khwukehc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>