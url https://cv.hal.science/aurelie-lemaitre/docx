--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1285,673 +1285,686 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking and Combining Digital Music Sources in Digital Archives: The CollabScore approach</w:t>
+                <w:t xml:space="preserve">The CollabScore Dataset -Towards Robust and Generalized OMR Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cretin</w:t>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valère Étienne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAML 2026 - International Association of Music Libraries Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jun 2026, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on Digital Libraries for Musicology (DLfM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515780v1</w:t>
+                <w:t xml:space="preserve">hal-05515751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CollabScore project – From Optical Recognition to Multimodal Music Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking and Combining Digital Music Sources in Digital Archives: The CollabScore approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Valère Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoRMS 2024: 6th International Workshop on Reading Music Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAML 2026 - International Association of Music Libraries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jun 2026, Thessalokini, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925968v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Light Transformer-Based Architecture for Handwritten Text Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Soullard</w:t>
+                <w:t xml:space="preserve">The CollabScore project – From Optical Recognition to Multimodal Music Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IAPR International Workshop on Document Analysis Systems (DAS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2⟩</w:t>
+              <w:t xml:space="preserve">WoRMS 2024: 6th International Workshop on Reading Music Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jorge Calvo-Zaragoza; Alexander Pacha; Elona Shatri, Nov 2024, Online, France. pp.33-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.15741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685976v1</w:t>
+                <w:t xml:space="preserve">hal-04925968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritting Recognition using Multi-Hypothesis based Semi-Supervised Learning for adaptation to specific documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Light Transformer-Based Architecture for Handwritten Text Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l’Ecrit et le Document (SIFED'2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IAPR International Workshop on Document Analysis Systems (DAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France. pp.275-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847153v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of information extraction strategies using an attention-based neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Tarride</w:t>
+                <w:t xml:space="preserve">Handwritting Recognition using Multi-Hypothesis based Semi-Supervised Learning for adaptation to specific documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IAPR International Workshop on Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Symposium International Francophone sur l’Ecrit et le Document (SIFED'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677908v1</w:t>
+                <w:t xml:space="preserve">hal-03847153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition of historical handwritten parish records</w:t>
+                <w:t xml:space="preserve">A comparative study of information extraction strategies using an attention-based neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Tarride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
@@ -1969,2223 +1982,2236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium - ICDAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">15th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556913v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of historical maps without annotated data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformers for Historical Handwritten Text Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Historical Document Imaging and Processing (HIP’21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Doctoral Consortium - ICDAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nibal Nayef and Jean-Christophe Burie, Sep 2021, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3476887.3476909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03374571v1</w:t>
+                <w:t xml:space="preserve">hal-03485262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de Big Data Historiques pour les Humanités Numériques : application aux données financières HBDEX</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of historical maps without annotated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMÉRIQUE ET PATRIMOINE Enjeux et questions actuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Historical Document Imaging and Processing (HIP’21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, France. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3476887.3476909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828391v1</w:t>
+                <w:t xml:space="preserve">hal-03374571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformers for Historical Handwritten Text Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Soullard</w:t>
+                <w:t xml:space="preserve">Exploitation de Big Data Historiques pour les Humanités Numériques : application aux données financières HBDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium - ICDAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nibal Nayef and Jean-Christophe Burie, Sep 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">NUMÉRIQUE ET PATRIMOINE Enjeux et questions actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485262v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data extraction and matching The EurHisFirm experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Annaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Buelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodological Advances in the Extraction and Analysis of Historical Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kellogg School of Management - Northwestern University, Dec 2021, Chicago/Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of deep learning and syntactical approaches for the interpretation of interactions between text-lines and tabular structures in handwritten documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Guerry</w:t>
+                <w:t xml:space="preserve">Automatic recognition of historical handwritten parish records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tarride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Doctoral Consortium - ICDAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303293v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature detection as a way to recognise historical parish register structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Tarride</w:t>
+                <w:t xml:space="preserve">Combination of deep learning and syntactical approaches for the interpretation of interactions between text-lines and tabular structures in handwritten documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3352631.3352636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433964v1</w:t>
+                <w:t xml:space="preserve">hal-02303293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-data historique : modélisation de stratégies d'analyse de collections de document</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+                <w:t xml:space="preserve">Signature detection as a way to recognise historical parish register structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tarride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Adam</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Couasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIFED : Symposium International Francophone sur l’Ecrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HIP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.54-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3352631.3352636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828277v1</w:t>
+                <w:t xml:space="preserve">hal-02433964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMOS, It's your turn !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+                <w:t xml:space="preserve">Big-data historique : modélisation de stratégies d'analyse de collections de document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">SIFED : Symposium International Francophone sur l’Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659131v1</w:t>
+                <w:t xml:space="preserve">hal-03828277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence semi-automatique et interactive de règles sans vérité terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cérès Carton</w:t>
+                <w:t xml:space="preserve">DMOS, It's your turn !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document (CIFED'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492921v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and interactive rule inference without ground truth</w:t>
+                <w:t xml:space="preserve">Inférence semi-automatique et interactive de règles sans vérité terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cérès Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document (CIFED'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197470v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting bonsai trees for handwritten/printed text discrimination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Poirriez</w:t>
+                <w:t xml:space="preserve">Automatic and interactive rule inference without ground truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cérès Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval (DRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910718v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perception of unitary elements for layout analysis of unconstrained documents in heterogeneous databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handwritten text segmentation using blurred image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
+              <w:t xml:space="preserve">DRR - Document Recognition and Retrieval XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088807v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten text segmentation using blurred image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LearnPos : un nouvel outil pour l'apprentissage interactif de positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cérès Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRR - Document Recognition and Retrieval XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France. pp.325-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087210v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LearnPos : un nouvel outil pour l'apprentissage interactif de positionnement</w:t>
+                <w:t xml:space="preserve">LearnPos: a new tool for interactive learning positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cérès Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nancy, France. pp.325-340</w:t>
+              <w:t xml:space="preserve">DRR - Document Recognition and Retrieval XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088810v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LearnPos: a new tool for interactive learning positioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cérès Carton</w:t>
+                <w:t xml:space="preserve">Boosting bonsai trees for handwritten/printed text discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ricquebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poirriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRR - Document Recognition and Retrieval XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Document Recognition and Retrieval (DRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921642v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of statistical and structural information for flowchart recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cérès Carton</w:t>
+                <w:t xml:space="preserve">Visual perception of unitary elements for layout analysis of unconstrained documents in heterogeneous databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poirriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Couasnon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Washington, United States. pp.1242-1246</w:t>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921640v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIP 2013 FamilySearch Competition - Contribution of IRISA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of statistical and structural information for flowchart recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cérès Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Couasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIP - ICDAR Historical Image Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Washington, United States</w:t>
+              <w:t xml:space="preserve">ICDAR - International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Washington, United States. pp.1242-1246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854463v1</w:t>
+                <w:t xml:space="preserve">hal-00921640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIP 2013 FamilySearch Competition - Contribution of IRISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t>
+              <w:t xml:space="preserve">HIP - ICDAR Historical Image Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959722v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'analyse en largeur pour une approche structurelle d'interprétation de croquis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 : Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646764v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive hybrid exploration for off-line sketches structure recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
+                <w:t xml:space="preserve">A Simple and Uniform Way to Introduce Complimentary Asynchronous Interaction Models in an Existing Document Analysis System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR-2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.399-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2012.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738470v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Uniform Way to Introduce Complimentary Asynchronous Interaction Models in an Existing Document Analysis System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+                <w:t xml:space="preserve">Competitive hybrid exploration for off-line sketches structure recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAS - 10th IAPR International Workshop on Document Analysis Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.569-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686853v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Analysis Based On A Breadth-First Exploration For A Structural Approach Of Sketches Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4214,73 +4240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Gold Coast, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire simplement et uniformément deux modes d'interaction asynchrones complémentaires dans un système d'analyse de documents existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4309,1374 +4335,1365 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFED - Conférence Internationale sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.285-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
+                <w:t xml:space="preserve">Optimisation de l'analyse en largeur pour une approche structurelle d'interprétation de croquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">RFIA 2012 : Congrès francophone sur la Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646137v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptive method for handwritten text segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive competitive breadth-first exploration for sketch interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document recognition and retrieval XVIII - Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567074v1</w:t>
+                <w:t xml:space="preserve">hal-00646120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive competitive breadth-first exploration for sketch interpretation</w:t>
+                <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Macé</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00646120v1</w:t>
+                <w:t xml:space="preserve">hal-00646137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of statistical information in a syntactic analyser for document image recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A perceptive method for handwritten text segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document recognition and Retrieval XVIII - Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7874 04</w:t>
+              <w:t xml:space="preserve">Document recognition and retrieval XVIII - Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7874 0C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567077v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Syntactic Knowledge for On-line Flowchart Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of statistical information in a syntactic analyser for document image recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André O. Maroneze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Recognition, GREC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, North Korea</w:t>
+              <w:t xml:space="preserve">Document recognition and Retrieval XVIII - Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7874 04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635457v1</w:t>
+                <w:t xml:space="preserve">hal-00567077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Analysis of Pages in Document Collections for Efficient User Interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of Syntactic Knowledge for On-line Flowchart Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition (ICDAR), 2011 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphics Recognition, GREC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, North Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00644927v1</w:t>
+                <w:t xml:space="preserve">hal-00635457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of perceptive vision for document structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative Analysis of Pages in Document Collections for Efficient User Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Analysis and Recognition (ICDAR), 2011 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, China. pp.503 -507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2011.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545060v1</w:t>
+                <w:t xml:space="preserve">hal-00644927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire visuelle pour l'analyse de documents structurés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+                <w:t xml:space="preserve">Interest of perceptive vision for document structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545886v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Perceptive Vision for Rulling Recognition in Ancient Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire visuelle pour l'analyse de documents structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics RECognition (GREC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.3-12</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545052v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-script Baseline Detection Using Perceptive Vision</w:t>
+                <w:t xml:space="preserve">Use of Perceptive Vision for Rulling Recognition in Ancient Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camillerapp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial Conference of the International Graphonomics Society (IGS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics RECognition (GREC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545055v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche perceptive pour la reconnaissance de filets bruités, Application à la structuration de pages de journaux</w:t>
+                <w:t xml:space="preserve">Multi-script Baseline Detection Using Perceptive Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.61-66</w:t>
+              <w:t xml:space="preserve">14th Biennial Conference of the International Graphonomics Society (IGS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335041v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic method for structure recognition of handwritten mail documents</w:t>
+                <w:t xml:space="preserve">Approche perceptive pour la reconnaissance de filets bruités, Application à la structuration de pages de journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camillerapp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval DRR XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00308565v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptive Vision for Headline Localisation in Bangla Handwritten Text Recognition</w:t>
+                <w:t xml:space="preserve">A generic method for structure recognition of handwritten mail documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.B. Chaudhuri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document Recognition and Retrieval DRR XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00308561v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00308565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Multiresolution Description for Archive Document Structure Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5695,256 +5712,360 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4378713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Line Extraction in Handwritten Document with Kalman Filter Applied on Low Resolution Image</w:t>
+                <w:t xml:space="preserve">Perceptive Vision for Headline Localisation in Bangla Handwritten Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Document Image Analysis for Libraries, 2006. DIAL '06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Lyon, France. </w:t>
+              <w:t xml:space="preserve">ICDAR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DIAL.2006.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2007.4376988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00308529v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00308561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Text Line Extraction in Handwritten Document with Kalman Filter Applied on Low Resolution Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camillerapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on Document Image Analysis for Libraries, 2006. DIAL '06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DIAL.2006.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00308529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using a neighbourhood graph based on Voronoï tessellation with DMOS, a generic method for structured document recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leplumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hong Kong SAR China. pp.260-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5954,78 +6075,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement d'architectures type Transformer sur peu de données : application à la reconnaissance de texte manuscrit ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,159 +6161,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIFED 2023 - Symposium International Francophone sur l’Écrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture Transformer Légère pour la Reconnaissance de Textes Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIFED 2022 - Symposium International Francophone sur l’Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6202,51 +6323,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMOS : A vous de jouer !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6262,51 +6383,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6316,51 +6437,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Tables and Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6370,119 +6491,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Doermann; Karl Tombre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Document Image Processing and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-85729-859-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental learning for interactive sketch recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,92 +6612,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition New Trends and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7423, Springer, pp.108-118, 2013, LNCS, 978-3-642-36823-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of syntactic knowledge for on-line flowchart recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6612,92 +6733,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Couasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition New Trends and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7423, Springer, pp.89-98, 2013, LNCS, 978-3-642-36823-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Perceptive Vision for Ruling Recognition in Ancient Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6726,159 +6847,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in graphic recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin/heildeberg, pp.1-11, 2010, LNCS 6020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a neighbourhood graph based on Voronoï tessellation with DMOS, a generic method for structured document recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leplumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu and Llados. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition - Ten years review and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.267-278, 2006, LNCS, 978-3-540-34711-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11767978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6888,51 +7009,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CollabScore OMR: A Hybrid System for Music Score Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6954,51 +7075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7008,269 +7129,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EURHISFIRM - M7.2: Final version of the data extraction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020 research and innovation programme. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EurHisFirm M7.1: First version of the data extraction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] M7.1, European Union’s Horizon 2020 research and innovation programme. 2021. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7280,100 +7401,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la vision perceptive pour la reconnaissance de la structure de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre Legargeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00542490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7383,105 +7504,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de données hétérogènes pour la reconnaissance d'images de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre Legargeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Rennes 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03001548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7628,51 +7749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-021-00362-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0309-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0282-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-008-0072-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3868F8F249733492153E0E214635F240F5750759/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Barrere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476887.3476909" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Annaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buelens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricquebourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirriez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couasnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646764v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almaksour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O. Maroneze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Chaudhuri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4376988" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2006.41" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leplumey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-859-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre Legargeant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03001548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-rennes2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-021-00362-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-018-0309-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0282-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-008-0072-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3868F8F249733492153E0E214635F240F5750759/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515751v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Co&#252;asnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cretin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re &#201;tienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.15741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Barrere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476887.3476909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Annaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buelens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352636" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Adam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01492921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ricquebourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirriez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couasnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2012.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646764v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.241" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almaksour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O. Maroneze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2011.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4378713" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Chaudhuri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2007.4376988" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2006.41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leplumey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-859-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11767978" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre Legargeant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03001548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>