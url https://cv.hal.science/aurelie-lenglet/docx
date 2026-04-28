--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -969,291 +969,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of homocitrulline and carbamylated albumin as biomarkers of carbamylation reactions in hemodialyzed patients</w:t>
+                <w:t xml:space="preserve">Prise en charge médicamenteuse de l’insuffisance cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+                <w:t xml:space="preserve">Syriane Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+                <w:t xml:space="preserve">Charlotte Debanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gillery</w:t>
+                <w:t xml:space="preserve">Sophie Membre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+                <w:t xml:space="preserve">Seyhan Denev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (10), pp.1455-1460. </w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-023-03306-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176949v1</w:t>
+                <w:t xml:space="preserve">hal-04192616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge médicamenteuse de l’insuffisance cardiaque</w:t>
+                <w:t xml:space="preserve">Comparison of homocitrulline and carbamylated albumin as biomarkers of carbamylation reactions in hemodialyzed patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syriane Bouras</w:t>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Debanne</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Membre</w:t>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyhan Denev</w:t>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Terrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (10), pp.1455-1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-023-03306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192616v1</w:t>
+                <w:t xml:space="preserve">hal-04176949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit croisé des activités de pharmacie clinique entre deux centres hospitalo-universitaires : retour d’expérience d’une démarche stimulante</w:t>
               </w:r>
@@ -1631,325 +1631,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iatrogeny in the elderly: assessment of pharmaceutical interventions in a cardiology department</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Effectiveness and Safety of Low-Dose Oral Anticoagulants in Patients With Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dragomir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+                <w:t xml:space="preserve">Robert Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belhout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon De Denus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.812018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031745v1</w:t>
+                <w:t xml:space="preserve">hal-03566157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effectiveness and Safety of Low-Dose Oral Anticoagulants in Patients With Atrial Fibrillation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iatrogeny in the elderly: assessment of pharmaceutical interventions in a cardiology department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon De Denus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.1536-1537 ; PP105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566157v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drugs at risk: assessing pharmacy and medical interns' knowledge of injectable antidiabetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1981,554 +1981,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance Factors for In-Hospital Pharmacist Interventions in Daily Practice: A Retrospective Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends of use and factors that determine the choice of oral anticoagulants in women and men with atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Durand</w:t>
+                <w:t xml:space="preserve">Jakub Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gillibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+                <w:t xml:space="preserve">Laurie‐anne Boivin Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Legault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dorais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.811289⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology Research &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prp2.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139786v1</w:t>
+                <w:t xml:space="preserve">hal-03870121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of use and factors that determine the choice of oral anticoagulants in women and men with atrial fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptance Factors for In-Hospital Pharmacist Interventions in Daily Practice: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Membre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Dorais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Research &amp; Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prp2.1012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.811289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870121v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness and safety of low versus high dose rivaroxaban and apixaban for atrial fibrillation: A propensity score-matched cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+                <w:t xml:space="preserve">Influence of the implementation of a multidisciplinary consultation program on adherence to the first ever course of oral antineoplastic treatment in patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.1543-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10781552211035368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139787v1</w:t>
+                <w:t xml:space="preserve">hal-03792480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the implementation of a multidisciplinary consultation program on adherence to the first ever course of oral antineoplastic treatment in patients with cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belhout</w:t>
+                <w:t xml:space="preserve">Comparative effectiveness and safety of low versus high dose rivaroxaban and apixaban for atrial fibrillation: A propensity score-matched cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dragomir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian White-Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1, SI), pp.176-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10781552211035368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792480v1</w:t>
+                <w:t xml:space="preserve">hal-04139787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effectiveness and safety of high-dose rivaroxaban and apixaban for atrial fibrillation: A propensity score-matched cohort study</w:t>
               </w:r>
@@ -2540,64 +2540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dragomir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian White-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ludovic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Administration of Sevelamer or Nicotinamide Modify Uremic Toxins or Endotoxemia in Chronic Hemodialysis Patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meline Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (8), pp.855-862. </w:t>
@@ -3678,679 +3678,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of clinical practice: drug's prescriptions in hospitalized patients aged 75 years and older</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marquant</w:t>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Defouilloy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Belhout</w:t>
+                <w:t xml:space="preserve">Agnes Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elodie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584689v1</w:t>
+                <w:t xml:space="preserve">hal-03555488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Kemel</w:t>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555488v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+                <w:t xml:space="preserve">Assessment of clinical practice: drug's prescriptions in hospitalized patients aged 75 years and older</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janette Mansour</w:t>
+                <w:t xml:space="preserve">B. Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Defouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1, SI), pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564975v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical impact of medication reconciliation at admission in a cardiac surgery unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Caus</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh El Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.870-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572342v1</w:t>
+                <w:t xml:space="preserve">hal-03564976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janette Mansour</w:t>
+                <w:t xml:space="preserve">Clinical impact of medication reconciliation at admission in a cardiac surgery unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.244-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564976v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t>
               </w:r>
@@ -4470,103 +4470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-methyl-2-pyridone-5-carboxamide (2PY)-Major Metabolite of Nicotinamide: An Update on an Old Uremic Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), </w:t>
@@ -4751,51 +4751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Nicotinamide to Treat Hyperphosphatemia in Dialysis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,51 +4885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Free Light Chain Levels, and Disease Progression and Mortality in Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,51 +5019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Bueno De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does P-Cresylglucuronide Have the Same Impact on Mortality as Other Protein-Bound Uremic Toxins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,337 +5673,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic implications of plasma myoglobin levels in patients with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Griet Glorieux</w:t>
+                <w:t xml:space="preserve">Misuse of a Salbutamol Inhaler Causing Skin Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chaib Derra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Devoldere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5301/ijao.5000124⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139797v1</w:t>
+                <w:t xml:space="preserve">hal-04139713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misuse of a Salbutamol Inhaler Causing Skin Burns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gras</w:t>
+                <w:t xml:space="preserve">Prognostic implications of plasma myoglobin levels in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neirynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (11), pp.959-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5301/ijao.5000124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2515/therapie/2012008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04139713v1</w:t>
+                <w:t xml:space="preserve">hal-04139797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma beta-2 microglobulin is associated with cardiovascular disease in uremic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela V. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela V. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenglet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bcp.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05218227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.07.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulemonde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sturmia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04610570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.04.256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aurelie terrier-lenglet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Tlili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cousein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bozec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08569-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03306-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriane Bouras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Membre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Denev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourtage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belhout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perreault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5527/wjn.v12.i5.132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragomir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian White-Guay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cote" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Denus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.812018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.811289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Qazi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.1012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Feral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lucas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211035368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-021-00350-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Membre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pylypenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashraf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Modupe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ihekweazu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Jiya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Adetunji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Taupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-019-01118-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boursier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier Lenglet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Defouilloy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8110339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sid Idris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hannat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.02.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guffroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-013-0024-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desjardins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst-Dieter Lemke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5112058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bueno De Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Okazaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. De Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067168" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desjardins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-D. Lemke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1838-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60TT7QRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neirynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Eloot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V. Barreto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fellype C. Barreto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044201" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000124" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chaib Derra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devoldere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKLJHNJ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.301" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2010.12.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFJ0K7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kretschmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321520" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smail" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krystkowiak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139802v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leteurtre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhtaoui-Couriat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Achin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alvo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02746-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenglet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bcp.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05218227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.07.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulemonde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sturmia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04610570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.04.256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aurelie terrier-lenglet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Tlili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cousein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bozec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08569-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriane Bouras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Membre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Denev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03306-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourtage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belhout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perreault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5527/wjn.v12.i5.132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragomir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian White-Guay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Denus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.812018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Qazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.1012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.811289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Feral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211035368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-021-00350-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Membre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pylypenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashraf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Modupe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ihekweazu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Jiya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Adetunji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Taupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-019-01118-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boursier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier Lenglet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Defouilloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valentin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8110339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sid Idris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hannat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.02.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guffroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-013-0024-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desjardins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst-Dieter Lemke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5112058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bueno De Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Okazaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. De Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067168" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desjardins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-D. Lemke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1838-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60TT7QRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neirynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Eloot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V. Barreto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fellype C. Barreto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044201" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139713v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chaib Derra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devoldere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKLJHNJ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000124" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.301" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2010.12.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFJ0K7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kretschmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321520" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smail" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krystkowiak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139802v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leteurtre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhtaoui-Couriat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Achin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alvo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02746-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>