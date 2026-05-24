--- v1 (2026-04-28)
+++ v2 (2026-05-24)
@@ -593,269 +593,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pharmacien clinicien dans l’hôpital de jour d’insuffisance cardiaque : quel impact ?</w:t>
+                <w:t xml:space="preserve">Drugs adherence after hospitalisation for heart failure: what have we learned from a French survey ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Calvez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vermes</w:t>
+                <w:t xml:space="preserve">aurelie terrier-lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Terrier-Lenglet</w:t>
+                <w:t xml:space="preserve">Maxime Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Debanne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (Supplement 2), pp.377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610570v1</w:t>
+                <w:t xml:space="preserve">hal-04804776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs adherence after hospitalisation for heart failure: what have we learned from a French survey ?</w:t>
+                <w:t xml:space="preserve">Le pharmacien clinicien dans l’hôpital de jour d’insuffisance cardiaque : quel impact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vermes</w:t>
+                <w:t xml:space="preserve">D. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aurelie terrier-lenglet</w:t>
+                <w:t xml:space="preserve">E. Vermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Doublet</w:t>
+                <w:t xml:space="preserve">A. Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Isnard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Debanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.e148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2024.04.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804776v1</w:t>
+                <w:t xml:space="preserve">hal-04610570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the integration of new rules into a clinical decision support system reduce the incidence of acute kidney injury and hyperkalemia among hospitalized older adults: a protocol for a stepped-wedge, cluster-randomized trial (DETECT-IP)</w:t>
               </w:r>
@@ -969,1039 +969,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge médicamenteuse de l’insuffisance cardiaque</w:t>
+                <w:t xml:space="preserve">Effectiveness and safety of apixaban and rivaroxaban vs warfarin in patients with atrial fibrillation and chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syriane Bouras</w:t>
+                <w:t xml:space="preserve">Sylvie Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Debanne</w:t>
+                <w:t xml:space="preserve">Laurie-Anne Boivin Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Membre</w:t>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyhan Denev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Terrier</w:t>
+                <w:t xml:space="preserve">Marc Dorais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.07.004⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.132-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5527/wjn.v12.i5.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192616v1</w:t>
+                <w:t xml:space="preserve">hal-04496436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of homocitrulline and carbamylated albumin as biomarkers of carbamylation reactions in hemodialyzed patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+                <w:t xml:space="preserve">Philippe Gillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gillery</w:t>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (10), pp.1455-1460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-023-03306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit croisé des activités de pharmacie clinique entre deux centres hospitalo-universitaires : retour d’expérience d’une démarche stimulante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge médicamenteuse de l’insuffisance cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syriane Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Nai</w:t>
+                <w:t xml:space="preserve">Charlotte Debanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fourtage</w:t>
+                <w:t xml:space="preserve">Sophie Membre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Feron</w:t>
+                <w:t xml:space="preserve">Seyhan Denev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Belhout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.07.003⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182891v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of apixaban and rivaroxaban vs warfarin in patients with atrial fibrillation and chronic kidney disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audit croisé des activités de pharmacie clinique entre deux centres hospitalo-universitaires : retour d’expérience d’une démarche stimulante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Perreault</w:t>
+                <w:t xml:space="preserve">Marion Fourtage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Boivin Proulx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+                <w:t xml:space="preserve">Anne Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Mohammed Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dorais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (5), pp.132-146. </w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5527/wjn.v12.i5.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2023.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496436v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of low-dose versus standard-dose rivaroxaban and apixaban in patients with atrial fibrillation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iatrogeny in the elderly: assessment of pharmaceutical interventions in a cardiology department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Côté</w:t>
+                <w:t xml:space="preserve">S. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dragomir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Belhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.1536-1537 ; PP105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890259v1</w:t>
+                <w:t xml:space="preserve">hal-04031745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Effectiveness and Safety of Low-Dose Oral Anticoagulants in Patients With Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dragomir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon De Denus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2021.812018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iatrogeny in the elderly: assessment of pharmaceutical interventions in a cardiology department</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Drugs at risk: assessing pharmacy and medical interns' knowledge of injectable antidiabetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 44 (6), pp.1536-1537 ; PP105</w:t>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.1536-1537 ; PP106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031745v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs at risk: assessing pharmacy and medical interns' knowledge of injectable antidiabetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness and safety of low-dose versus standard-dose rivaroxaban and apixaban in patients with atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+                <w:t xml:space="preserve">Robert Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dragomir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belhout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian White-Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0277744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031740v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends of use and factors that determine the choice of oral anticoagulants in women and men with atrial fibrillation</w:t>
               </w:r>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie‐anne Boivin Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Legault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology Research &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (6), </w:t>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Membre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,368 +2249,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the implementation of a multidisciplinary consultation program on adherence to the first ever course of oral antineoplastic treatment in patients with cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belhout</w:t>
+                <w:t xml:space="preserve">Comparative effectiveness and safety of low versus high dose rivaroxaban and apixaban for atrial fibrillation: A propensity score-matched cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dragomir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian White-Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1, SI), pp.176-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792480v1</w:t>
+                <w:t xml:space="preserve">hal-04139787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness and safety of low versus high dose rivaroxaban and apixaban for atrial fibrillation: A propensity score-matched cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+                <w:t xml:space="preserve">Influence of the implementation of a multidisciplinary consultation program on adherence to the first ever course of oral antineoplastic treatment in patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.1543-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10781552211035368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139787v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effectiveness and safety of high-dose rivaroxaban and apixaban for atrial fibrillation: A propensity score-matched cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dragomir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian White-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacotherapy: The Journal of Human Pharmacology and Drug Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (4), pp.379-393. </w:t>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ludovic Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2776,661 +2776,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using of pharmaceutical intelligence in a new software to improve pharmaceutical analysis of anticoagulants</w:t>
+                <w:t xml:space="preserve">Risk factors for diagnosed noma in northwest Nigeria: a case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Membre</w:t>
+                <w:t xml:space="preserve">E. Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mabille</w:t>
+                <w:t xml:space="preserve">C. Ariti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mondet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+                <w:t xml:space="preserve">N. M. Jiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Adetunji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (5), pp.1388-1389</w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113 (1, SI), pp.S227-S228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584688v1</w:t>
+                <w:t xml:space="preserve">hal-04139789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomised, open label multicentre, non-inferiority clinical trial for new treat modalities for cutaneous leishmaniasis caused by leishmania tropica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+                <w:t xml:space="preserve">Does the Administration of Sevelamer or Nicotinamide Modify Uremic Toxins or Endotoxemia in Chronic Hemodialysis Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pylypenko</w:t>
+                <w:t xml:space="preserve">Nicolas Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jensen</w:t>
+                <w:t xml:space="preserve">Meline Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ashraf</w:t>
+                <w:t xml:space="preserve">Cathy Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (8), pp.855-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40265-019-01118-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139790v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noma prevalence study, Northwest Nigeria 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using of pharmaceutical intelligence in a new software to improve pharmaceutical analysis of anticoagulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. J. Modupe</w:t>
+                <w:t xml:space="preserve">S. Membre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schuurmans</w:t>
+                <w:t xml:space="preserve">C. Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ihekweazu</w:t>
+                <w:t xml:space="preserve">L. Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 113 (1, SI), pp.S68-S69</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (5), pp.1388-1389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139788v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for diagnosed noma in northwest Nigeria: a case-control study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Farley</w:t>
+                <w:t xml:space="preserve">Randomised, open label multicentre, non-inferiority clinical trial for new treat modalities for cutaneous leishmaniasis caused by leishmania tropica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ariti</w:t>
+                <w:t xml:space="preserve">T. Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Jiya</w:t>
+                <w:t xml:space="preserve">T. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Adetunji</w:t>
+                <w:t xml:space="preserve">S. Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 113 (1, SI), pp.S227-S228</w:t>
+              <w:t xml:space="preserve">, 2019, 113 (1, SI), pp.S157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139789v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Administration of Sevelamer or Nicotinamide Modify Uremic Toxins or Endotoxemia in Chronic Hemodialysis Patients?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Lenglet</w:t>
+                <w:t xml:space="preserve">Noma prevalence study, Northwest Nigeria 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabresse</w:t>
+                <w:t xml:space="preserve">O. J. Modupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meline Taupin</w:t>
+                <w:t xml:space="preserve">J. Schuurmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Gomila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">F. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ihekweazu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113 (1, SI), pp.S68-S69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578810v1</w:t>
+                <w:t xml:space="preserve">hal-04139788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
               </w:r>
@@ -3678,502 +3678,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of clinical practice: drug's prescriptions in hospitalized patients aged 75 years and older</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Mary</w:t>
+                <w:t xml:space="preserve">B. Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Hartemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salim Kemel</w:t>
+                <w:t xml:space="preserve">I. Defouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1, SI), pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555488v1</w:t>
+                <w:t xml:space="preserve">hal-03584689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study (vol 32, pg 870, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of clinical practice: drug's prescriptions in hospitalized patients aged 75 years and older</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mondet</w:t>
+                <w:t xml:space="preserve">Association between metformin use and below-the-knee arterial calcification score in type 2 diabetic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elodie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marquant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Belhout</w:t>
+                <w:t xml:space="preserve">Salim Kemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-017-0509-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584689v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of nicotinamide in haemodialysis patients: the NICOREN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najeh El Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (5), pp.870-879. </w:t>
@@ -4470,103 +4470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-methyl-2-pyridone-5-carboxamide (2PY)-Major Metabolite of Nicotinamide: An Update on an Old Uremic Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), </w:t>
@@ -4732,1912 +4732,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Nicotinamide to Treat Hyperphosphatemia in Dialysis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does P-Cresylglucuronide Have the Same Impact on Mortality as Other Protein-Bound Uremic Toxins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fournier</w:t>
+                <w:t xml:space="preserve">Momar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+                <w:t xml:space="preserve">Eva Schepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (3), pp.165-173. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40268-013-0024-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139792v1</w:t>
+                <w:t xml:space="preserve">hal-04139793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Free Light Chain Levels, and Disease Progression and Mortality in Chronic Kidney Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Nicotinamide to Treat Hyperphosphatemia in Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Desjardins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+                <w:t xml:space="preserve">Pauline Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst-Dieter Lemke</w:t>
+                <w:t xml:space="preserve">Albert Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Vanholder</w:t>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (11), pp.2058-2073. </w:t>
+              <w:t xml:space="preserve">Drugs in R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins5112058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40268-013-0024-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139791v1</w:t>
+                <w:t xml:space="preserve">hal-04139792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
+                <w:t xml:space="preserve">Association between Free Light Chain Levels, and Disease Progression and Mortality in Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Bueno De Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+                <w:t xml:space="preserve">Horst-Dieter Lemke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfs176⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (11), pp.2058-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins5112058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139795v1</w:t>
+                <w:t xml:space="preserve">hal-04139791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bueno De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfs176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139794v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does P-Cresylglucuronide Have the Same Impact on Mortality as Other Protein-Bound Uremic Toxins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The clinical impact of plasma leptin levels in a cohort of chronic kidney disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griet Glorieux</w:t>
+                <w:t xml:space="preserve">Hirokazu Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eva Schepers</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139793v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGF23 is independently associated with vascular calcification but not bone mineral density in patients at various CKD stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma beta-2 microglobulin is associated with cardiovascular disease in uremic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desjardins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H-D. Lemke</w:t>
+                <w:t xml:space="preserve">Nathalie Neirynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-011-1838-0⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (12), pp.1297-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2012.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139799v1</w:t>
+                <w:t xml:space="preserve">hal-04139796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated Glomerular Filtration Rate Is a Poor Predictor of the Concentration of Middle Molecular Weight Uremic Solutes in Chronic Kidney Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fellype C. Barreto</w:t>
+                <w:t xml:space="preserve">FGF23 is independently associated with vascular calcification but not bone mineral density in patients at various CKD stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-D. Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044201⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (7), pp.2017-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-011-1838-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139798v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misuse of a Salbutamol Inhaler Causing Skin Burns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gras</w:t>
+                <w:t xml:space="preserve">Estimated Glomerular Filtration Rate Is a Poor Predictor of the Concentration of Middle Molecular Weight Uremic Solutes in Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neirynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Eloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela V. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fellype C. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2012008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04139713v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic implications of plasma myoglobin levels in patients with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Griet Glorieux</w:t>
+                <w:t xml:space="preserve">Misuse of a Salbutamol Inhaler Causing Skin Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chaib Derra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Devoldere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5301/ijao.5000124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04139797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma beta-2 microglobulin is associated with cardiovascular disease in uremic patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Prognostic implications of plasma myoglobin levels in patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Neirynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griet Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 82 (12), pp.1297-1303. </w:t>
+              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (11), pp.959-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ki.2012.301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5301/ijao.5000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139796v1</w:t>
+                <w:t xml:space="preserve">hal-04139797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma malondialdehyde may not predict mortality in patient with chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+                <w:t xml:space="preserve">Prognostic Implication of Plasma Osteopontin Levels in Patients with Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela V. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Brazier</w:t>
+                <w:t xml:space="preserve">Axel Kretschmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fellype C. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (4), pp.219-224. </w:t>
+              <w:t xml:space="preserve">Nephron Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (4), pp.C363-C372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2010.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000321520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139714v1</w:t>
+                <w:t xml:space="preserve">hal-04139800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Implication of Plasma Osteopontin Levels in Patients with Chronic Kidney Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Plasma malondialdehyde may not predict mortality in patient with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Terrier-Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela V. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fellype C. Barreto</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephron Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000321520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04139800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological gambling and dopaminergic agonists</w:t>
+                <w:t xml:space="preserve">Optimization of the treatment after stroke attack in the rehabilitation center: place of the pharmacist in a multidisciplinary team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gras</w:t>
+                <w:t xml:space="preserve">L. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Smail</w:t>
+                <w:t xml:space="preserve">L. Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krystkowiak</w:t>
+                <w:t xml:space="preserve">S. Bakhtaoui-Couriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bonnet</w:t>
+                <w:t xml:space="preserve">F. Perla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.39</w:t>
+              <w:t xml:space="preserve">Pharmacy World and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139801v1</w:t>
+                <w:t xml:space="preserve">hal-04139802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the treatment after stroke attack in the rehabilitation center: place of the pharmacist in a multidisciplinary team</w:t>
+                <w:t xml:space="preserve">Pathological gambling and dopaminergic agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lenne</w:t>
+                <w:t xml:space="preserve">V. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leteurtre</w:t>
+                <w:t xml:space="preserve">A. Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bakhtaoui-Couriat</w:t>
+                <w:t xml:space="preserve">P. Krystkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Perla</w:t>
+                <w:t xml:space="preserve">I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy World and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (2), pp.308</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139802v1</w:t>
+                <w:t xml:space="preserve">hal-04139801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6951,51 +6951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenglet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bcp.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05218227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.07.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulemonde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sturmia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04610570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.04.256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aurelie terrier-lenglet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Tlili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cousein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bozec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08569-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriane Bouras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Membre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Denev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03306-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourtage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belhout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perreault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5527/wjn.v12.i5.132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragomir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian White-Guay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277744" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cote" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Denus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.812018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Qazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.1012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.811289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Feral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lucas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211035368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-021-00350-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Membre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pylypenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashraf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Modupe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ihekweazu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Jiya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Adetunji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Taupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-019-01118-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boursier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier Lenglet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Defouilloy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valentin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8110339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sid Idris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hannat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.02.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guffroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-013-0024-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desjardins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst-Dieter Lemke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5112058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bueno De Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Okazaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. De Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139793v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067168" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desjardins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-D. Lemke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1838-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60TT7QRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neirynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Eloot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V. Barreto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fellype C. Barreto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044201" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139713v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chaib Derra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devoldere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKLJHNJ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000124" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.301" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2010.12.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFJ0K7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kretschmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321520" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smail" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krystkowiak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139802v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leteurtre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhtaoui-Couriat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Achin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alvo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02746-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lenglet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bcp.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05218227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.07.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulemonde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sturmia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vermes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aurelie terrier-lenglet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doublet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04610570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.04.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04797705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Tlili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cousein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bozec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08569-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perreault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5527/wjn.v12.i5.132" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lenglet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03306-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syriane Bouras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Membre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Denev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourtage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belhout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2023.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03566157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dragomir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cote" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Denus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.812018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04031740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian White-Guay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277744" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03870121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Qazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Boivin Proulx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.1012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.811289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03792480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Feral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lucas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211035368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/phar.2509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-021-00350-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ariti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Jiya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Adetunji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Taupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40265-019-01118-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Membre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mabille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pylypenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashraf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Modupe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ihekweazu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03859610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boursier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desailly Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier Lenglet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Defouilloy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh El Esper" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brisset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Mansour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx249" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hartemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elodie Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kemel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-017-0509-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw042" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03572342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valentin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bodeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8110339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03584690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sid Idris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hannat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.02.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067168" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40268-013-0024-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desjardins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst-Dieter Lemke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5112058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bueno De Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Okazaki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs176" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. De Oliveira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139796v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neirynck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2012.301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desjardins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liabeuf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-D. Lemke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1838-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60TT7QRT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Eloot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V. Barreto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fellype C. Barreto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chaib Derra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devoldere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKLJHNJ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ijao.5000124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kretschmer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321520" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2010.12.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTJFJ0K7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139802v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leteurtre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhtaoui-Couriat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04139801v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smail" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krystkowiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04131398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albaladejo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Achin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alvo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02746-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>