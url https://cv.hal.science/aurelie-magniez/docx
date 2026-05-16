--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythropoietin directly remodels the clonal composition of murine hematopoietic multipotent progenitor cells</w:t>
+                <w:t xml:space="preserve">In Vivo Monitoring of Polycythemia Vera Development Reveals Carbonic Anhydrase 1 as a Potent Therapeutic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almut Eisele</w:t>
+                <w:t xml:space="preserve">Shohei Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Cosgrove</w:t>
+                <w:t xml:space="preserve">Vilma Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+                <w:t xml:space="preserve">Leïla Perié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
+                <w:t xml:space="preserve">Anne Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Tenreira Bento</w:t>
+                <w:t xml:space="preserve">Jacqueline Bernardino-Sgherri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.285-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.66922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-21-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674296v1</w:t>
+                <w:t xml:space="preserve">hal-03800965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+                <w:t xml:space="preserve">Erythropoietin directly remodels the clonal composition of murine hematopoietic multipotent progenitor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Danne</w:t>
+                <w:t xml:space="preserve">Almut Eisele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Jason Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Planchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tenreira Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.66922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791244v2</w:t>
+                <w:t xml:space="preserve">hal-03674296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CARD9 in neutrophils protects from colitis and controls mitochondrial metabolism and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurate Skerniskyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.gutjnl-2022-326917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-326917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859817v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Monitoring of Polycythemia Vera Development Reveals Carbonic Anhydrase 1 as a Potent Therapeutic Target</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leïla Perié</w:t>
+                <w:t xml:space="preserve">Rewiring the altered tryptophan metabolism as a novel therapeutic strategy in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bravard</w:t>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Bernardino-Sgherri</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (4), pp.285-297. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-21-0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-327337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800965v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota-derived short-chain fatty acids regulate IL-17 production by mouse and human intestinal γδ T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. L'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e39514. </w:t>
@@ -1070,402 +1070,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile pour identifier des molécules antivirales</w:t>
+                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFV, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290564v1</w:t>
+                <w:t xml:space="preserve">hal-05290808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing antiviral research for West Nile Virus using novel 2D and 3D neural cell cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et caractérisation de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile pour identifier des molécules antivirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAR, Mar 2025, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">XXVIIème Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290544v1</w:t>
+                <w:t xml:space="preserve">hal-05290564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Advancing antiviral research for West Nile Virus using novel 2D and 3D neural cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">38th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAR, Mar 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290808v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1496,77 +1496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota-derived short-chain fatty acids regulate IL-17 production by mouse and human intestinal γδ T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,51 +1911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Eisele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tenreira Bento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.66922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03800965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Murakami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Barroca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Peri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bravard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bernardino-Sgherri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-21-0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gombert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auvray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03800965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Murakami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Barroca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Peri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bravard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bernardino-Sgherri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-21-0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Eisele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tenreira Bento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.66922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gombert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auvray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo La Rosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>