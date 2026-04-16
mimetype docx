--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Mahalatchimy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4365-2143</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172268745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is an academic lawyer (PhD in law from the University of Toulouse, France). She is permanent Researcher at the French National Centre for Scientific Research (CNRS, chargée de recherche), Aix Marseille University, Toulon University, Pau & Pays AdourUniversity, International, Comparative and European laws (DICE- CERIC) research lab, Aix-en-Provence, France. She is also Associated researcher to the Centre for Global Health Policy, School of Global Studies, University of Sussex, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie’smain research interest is International, European and Comparative law of biomedical innovations, especially the uses of human genes, cells and tissues for therapeutic (advanced therapy medicinal products), scientific, commercial and industrial purposes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She has been involved in various International, European, French and UK research projects. She published 52 articles, including 23 in peer-reviewed journals, co-coordinated a special issue of the French review Quaderni on Human as therapeutics, and presented 50 communications, including 13 as invited speaker.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does EU non-binding law contribute to the scientific concept of biomedical innovations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a legal concept of biomedical innovations in EU binding law?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the European landscape and specificity of ATMPs guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcyt.2025.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the fragmentation of the human genome editing regulatory landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Politics of Technology, 3, pp.793134. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpos.2021.793134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la solidarité et la circulation des ressources biologiques humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur l'économie du trans-humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 (3), pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and legitimating EU legal regulation of human gene-editing technologies: key facets and functions of an imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and the Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jlb/lsaa080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de l’Union européenne dans le domaine de l’innovation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques : quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouveaux enjeux de la politique pharmaceutique européenne: Pour des produits de santé sûrs, innovants et accessibles, Journées Louis Dubouis, Sous la direction de N. De Grove-Valdeyron, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human stem cells patents-Emerging issues and challenges in Europe, United States, China, and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yuen-Ting Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of world intellectual property</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwip.12098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais cliniques de médicaments de thérapie innovante: quel avenir pour la réglementation européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les médicaments innovants / Innovative drugs, 29 (2), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.292.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l’innovation en matière de santé: quelles logiques à l’œuvre dans l’Union européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of valuation and payment for regenerative medicine products in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2018.1487282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une cellule souche. Du laboratoire au musée : le défi de la compréhension de la complexité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Leibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs : perspectives et collaborations, 17, pp.107-128. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells’ safety in the European towards an Ethical Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le monopole pharmaceutique et son avenir : actes du colloque de Paris, 11 octobre 2016, Hors série, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging landscape of reimbursement of regenerative medicine products in the UK: publications, policies and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.611 - 622. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/rme-2017-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimbursement of cell- based regenerative therapy in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.234-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/medlaw/fww009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accreditation and regulations in cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Caunday-Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Slaper-Cortenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBT Science Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (Suppl. 1), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of patentability of Embryonic stem cells in Europe: another restriction by the European Patent Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Intellectual Property Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of European embryonic stem cell patent decisions on research strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.3105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there specific translational challenges in regenerative medicine? Lessons from other fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.885-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brevetabilité des cellules souches embryonnaires humaines : l'uniformisation du droit européen des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de thérapie cellulaire à l’épreuve de la réglementation sur les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.576 - 583. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143005022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doerte Bemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.93 - 114. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721813484381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : Contexte et enjeux soulevés par l’encadrement des thérapies innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Sophie Samuel-Lucas, Pôle Thérapies innovantes et produits issus du corps humain à l’ANSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diagnostic pré- implantatoire – HLA, Etude normative comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.77- 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication of results and disclosure of incidental findings in longitudinal paediatric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial‐sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Antó Boqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.389 - 394. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Annick Schwebig, Présidente du Comité Biotechnologies du Leem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Landscape for Advanced Therapies: Material and Institutional Implementation of European Union Rules in France and the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.131-149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6478.2012.00574.x/full⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Medicines Agency: A public Health European Agency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.25 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Bioethics Law create a 'moral exception' to the use of human cells for health ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dilemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.17 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Advanced Therapy Medicinal Products in the EU: Where Do We Stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.305 - 317. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157180911x574146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation de l’accès au marché des médicaments de thérapie innovante : entre volonté et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.257- 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.281, 2024, Confluence des droits, DICE Editions, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodroit comme modèle des nouveaux enjeux prioritaires du droit pharmaceutique de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria FARTUNOVA-MICHEL; Béligh NABLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel biodroit pour l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant; Larcier, pp.243- 274, 2025, Collection droit de l'Union européenne - Colloques, 9782802776185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49 - The Regulatory Framework for CAR-T Cells in Europe: Current Status and Foreseeable Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBMT; GoCART Coalition; EHA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU CAR-T Handbook, Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 50- Chapter 49, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.15-31, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zbz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transhumain au posthumain : quels droits fondamentaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.103-124, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain : l'application du principe d'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol; Bénédicte Bévière-Boyer; Wei Wang; Emilie Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.309-329, 2024, Collection de la Chaire d’excellence CNRS : Normandie pour la Paix, 978-2-84934-832-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04472769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Genome Editing in Human iPS Cells: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Georg Dederer; Gregor Frenken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Editing in Human iPS Cells: A Comparative Legal Analysis of National Regulatory Frameworks for iPSC-based Cell/Gene Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-106, 2022, 978-3-030-93022-6. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93023-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medical Devices in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medicines in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. De Grove-Valdeyron (dir.), Innovation et Analyse des risques dans le domaine de la santé et des produits de santé dans l'Union Européenne : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Medical Products Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lietzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and legal frameworks for embryonic stem-cell based research in France and in Europe: a challenge for biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUPL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In need for a modern Daedalus? The challenging regulatory path for marketing gene therapy medicinal products in China and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Carmen Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Q. Yanping, A.-M. Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China University of Political Science and Law Press, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on new health technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on human materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean V. Mchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.222- 241, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical issues in European projects MeDALL &amp; EuroTARGET dealing with biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects légaux et éthiques du commencement de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.307- 317, 2015, 978-2-84874-587-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et maladies rares, le cas des mineurs: principes éthiques et protection des sujets vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poirot- Mazères; Paul Gimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies rares, une voie pour la santé de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes et séminaires, LEH Edition, pp.111- 120, 2015, 978-2-84874-579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement éclairé dans la recherche pédiatrique : aspects internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de l'Association française de droit de la santé, Anne Laude, Président. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consentement et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.321-332, 2014, 978-2247134298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et médicaments de thérapie innovante : quelle règlementation en droit de l’Union européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie De Grove- Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité des produits de santé dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé, Presses de l’Université des Sciences Sociales de Toulouse, pp.73- 110, 2014, 978-2-36170-091-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal, ethical and social issues in longitudinal studies involving children. An example: The MeDALL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions pour la santé et la recherche médicale en faveur des personnes vulnérables et des pays émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.297-308, 2012, 978-2-84874-378-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux biotechnologies dans l'Union Européenne: mesures d'incitation et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.161-171, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues linked to inequality of access aspects to transplantation and accompanying treatments throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Griesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.209-220, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux médicaments orphelins dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la santé publique dans un contexte transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.407-422, 2010, 978-2-84874-146-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial aspects of the advanced therapies’ clinical assays for the graft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi; Jean Herveg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès aux transplantations d’organes et de tissus en Europe, et droits aux soins en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.159-171, 2009, 978-2-84874-121-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new proposal to help researchers in the respect of legal requirements for the exchange of human biological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Kaye; Mark Stranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice in Biobank Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.191-200, 2009, 9781409492108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques des essais cliniques des thérapies innovantes pour les greffes (Ré- édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Blanquet; Nathalie De Grove-Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de droit communautaire de la santé et du médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé (V), Presses de l’Université des Sciences Sociales de Toulouse, pp.169-189, 2009, 978-2-915699-84-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and Chairing of the EuroGCT Workshop on “Is the EU Regulation on HTA Enhancing Equitable Access to Innovative Medicines in Europe? A EuroGCT workshop”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Regulatory decision making and the roles of evidence, values and patient participation” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological medicines as a model for the general European legislation on medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Medicines Justice Requires Transparent Medicines Evidence Communication: Why, for Whom, and How?” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and chairing of the EuroGCT Lunchtime Symposium on &amp;quot;Policy and regulatory strategies: current and prospective impact on gene and cell therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESGCT, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on strategies for drafting clear, adaptable guidance for genome editing based medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Frameworks and Clinical Applications in Gene Editing: Formulating Guidelines and Industrial Agreements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European COST action "Genome Editing to Treat Human Diseases" (COST Action GenE-HumDi), Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide communication of research results: The EuroGCT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des frontières en mouvement: la fragmentation et la défragmentation du droit européen des innovations biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Brosset (CERIC) et Guylène Nicolas (CDSA), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and defragmentation of the European law on biomedical innovation in EU guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the secretome: A comparative analysis of the governance of secretome-based interventions between Canada and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Lithopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zarzecny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Health Law 2024, Sep 2024, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU non- binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Accelerating Cell and Gene Therapy Innovation: Regulatory Pathways in Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Therapies Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Therapies Europe 2024, Sep 2024, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sécurité à l'accès aux médicaments biologiques: les nouveaux enjeux prioritaires du biodroit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel modèle pour le biodroit de l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Fartunova- Michel, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour le cadre juridique des tissus et des organes destinés à la transplantation ? Le cas des organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du projet ITEGOREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEGOREC, Jun 2023, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on contributions on EU law on medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Law Seminar “Evolving EU health law following the Covid-19 pandemic”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maynooth University, Jun 2023, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités règlementaires des essais cliniques pour les médicaments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais cliniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail interdisciplinaire Maladies rares ; Mutation ; Méditerranée (GT3M) des instituts d’établissement d’Aix-Marseille université, SoMuM (Sociétés en Mutation en Méditerranée) et MarMaRa (Marseille Maladies Rares), Apr 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUHealthGov - The EU Health Governance Research Network, Jan 2023, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Regulatory Revolution: Global Harmonization for Safe Personalized Medicines”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity: challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de séminaire du EU Health Governance Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “COVID-19 Hangover: How do we Regain the Trust in Research?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the implementation of the current EU legal frameworks to organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies: towards collective wisdom: New forms of life: how should organoids be regulated?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TESaCo Colloquium, cycles d’étude de l’Académie des sciences morales et politiques, May 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Joint Statement on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoïdes en action : Les aspects éthiques dans ORGANACT, projet de recherche interdisciplinaire en sciences sociales sur les organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du GDR organoïdes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic Treaty from an EU law perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on “Access, equity and the relevance of the Pandemic Treaty: lessons from the COVID-19 response” 15th European Public Health Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Petelos, organisator of the roundtable, Nov 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EuroGCT project and the potential involvement of EAHL members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, Annual Conference of the European Association of Health Law, 20-22 April 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et Transhumanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La natalité comme enjeu stratégique de politique de santé publique, 10ème Colloque international France-Chine, 8ème rencontre franco-chinoise de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte BEVIERE-BOYER; Xin CHEN, Dec 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de juristes sur « Transhumansime :de nouveaux droits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque webinaire, "Le transhumanisme à l'ère de la médecine améliorative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Kick-off meeting, 2021 Thematic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the EAHL IG on Supranational Biolaw in 2021-2022: Public consultation & Thematic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, 20 April 2022, Annual Conference of the European Association of Health Law, Ghent, Belgium, 20-22 April 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules souches et la recherche dans la révision de la loi relative à la bioéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Regards croisés sur la loi de bioéthique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-colloque « Analyse des risques en santé : entre droit(s), sciences, éthique et attentes sociétales approches européenne et nationale », Journées Louis Dubouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconstitutionalism in the European Union regulation of gene-editing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Summit organized by The International Forum on the Future of Constitutionalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and Legitimating EU Legal Regulation of Human Gene-Editing Technologies: Key Facets and Functions of an Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Symposium of the Journal of law and the Biosciences on “Law, Biomedical Technoscience and Imaginaries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de la loi française relative à la bioéthique et les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Médicaments de thérapie innovante » Eurobiomed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Pitch webinar, 2021 Thematic Network semi-finalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aix-en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche &amp;quot;Transhumanisme: de nouveaux droits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines as private goods for common use? An argumentation from medicines based on human biological elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “The market for medicines in the face of unsatisfied needs: emergency adaptations or a reform on a permanent legal basis?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and ethics beyond gene editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome humain face au droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Université Pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques: quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Louis Dubouis, Les nouveaux enjeux de la politique pharmaceutique européenne: pour des produits de santé sûrs, innovants et accessibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. de Grove-Valdeyron,, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical devices vs medicinal products: what is the impact of the recent European regulatory changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session on the values of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we facilitate the delivery of advanced therapies to patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th ANNUAL MEETING of the European Society for Blood and Marrow Transplantation (EBMT2108)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values of biomedical innovation: the legal view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical controversies around medical uses of stem cells: Is Medical Ethics Really in the Best interest of the Patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extra Session on Stem Cells Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer des cellules souches embryonnaires : quels enjeux éthiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th world Congress on Medical Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What regulatory pathways for health technologies using both medical devices and T&C in the European Union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining cells for biomedical research and innovative therapies: which regulatory pathways in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and Structuring the Organoid and Organ-on-Chip Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids and organs-on-chip in gene and cell therapy: which innovation strategies in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: exceptional manufacturing returns to the patient's bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Rabarimeriarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of national schemes and services for &amp;quot;early interaction&amp;quot; with Regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real access to ATMPs: the cost issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Society for Stem Cell Research, 6th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on cortical and spinal organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marketing Authorisation of Advanced Therapy Medicinal Products under the regulation of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Abstract published in Cytotherapy, 25 (6 Supplement), pp.S160-S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the ATMPs Guidance Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating regulatory requirements for the development of Gene and Cell therapy products with the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Blood and Marrow Transplant 49th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European regulation on Health Technology Assessment Balancing European and National Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Advanced Therapy Medicinal Products manufacturing in the European Union: Strengths and limits of current regulatory tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping regulators’ early interactions procedures to support innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new European regulation on Health Technology Assessment: what changes for Advanced Therapy Medicinal Products ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of ATMPs: What are the specificities for quality aspects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. MARY ANN LIEBERT, INC140 HUGUENOT STREET, 3RD FL, NEW ROCHELLE, NY 10801, 33 (23-24), pp.A196-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific guidelines requirements for clinical trials with Advanced Therapy Medicinal Products in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARY ANN LIEBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33 (23-24), pp.A197-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current revision of the orphan medicines regulation in the EU: what is at stake for gene and cell therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving access to innovative medicines: proposals from national authorities to revise the European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative quality aspects of gene therapy medicinal products and medicinal products containing genetically modified cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Lacaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing gene and cell therapies from lab to patients: the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the quality challenges regarding comparibility considerations of Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What specificity for the clinical aspects of investigational advanced therapy medicinal products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diack Adja Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mongalgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlota Santos- Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control and batch release aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Mbodj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law (8th EAHL-Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION À MI-PARCOURS DU PROJET DE RECHERCHE RELATIF AU TRANSHUMANISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur « Transhumanisme : de nouveaux droits ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1 et Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATIONS SUR LA COMMUNICATION, LES RELATIONS INTERPERSONNELLES ET LES INTERACTIONS DANS LES CLASSES AUTOUR DE LA THEMATIQUE « TRANSHUMANISME ET DROIT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs médicaux au service du transhumanisme: jusqu’où doit-on aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Paolantonacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapie génique germinale et transhumanisme: entre amélioration de la qualité de vie et eugénisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Misi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport augmenté, une révolution en marche à autoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bébés pour demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Arbouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime: de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery of advanced therapies to patients: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Booklet of I-BioLex posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Tamara K. Hervey – EU health law in the UK: From the past to the present, and towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://confluencedesdroits-larevue.com/?p=3591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. MAHALATCHIMY, interviewée par Philippe Testard-Vaillant, Innovations biomédicales: le droit comme garde-fou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testard-Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome editing and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome editing and the law around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post/Trans-humanisme et droits de l’Homme - Dimension économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de réflexion: transhumansimes et droits de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting values of biomedical innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Définitions et concepts du biodroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, pp.1-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from National medicines Agencies for the development of innovative medicines at the National levels, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Modified Organisms-based Advanced Therapy Medicinal Products, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from several competent authorities for the development of innovative medicines, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs specific &amp;quot;Hospital exemption&amp;quot; pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossary of terms in gene and cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes Pratiques de Fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché conditionnelle les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché sous circonstances exceptionnelles des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure d’évaluation accélérée des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au marché pour les médicaments de thérapie innovante/ Accélération des Procédures d'autorisation de mise sur le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de demande d'autorisation de mise sur le marché pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/ Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix et prise en charge des médicaments en France : Introduction et parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Claire Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT scientific recommendations on classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Manufacturing Practice for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage et étiquetage des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Compassionate use” and “named-patients basis” pathways for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure centralisée pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support specific to ATMPs’ development at EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Marketing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators- Support for innovative medicines’ development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation: Advertising of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy classification: Human body elements for therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Expediting marketing authorisation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Authorisation under exceptional circumstances for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Specificities of the marketing authorisation dossier for biosimilars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Assessment of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support for innovative medicines’ development at the EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure/ Marketing Authorisation Application file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Fausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://opil.ouplaw.com/display/10.1093/law-oeeul/law-oeeul-e169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing authorisation of generics, biosimilars, and hybrid medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and batch testing of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of medicines pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien au développement de médicaments innovants au niveau de l'EMA&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05385135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide « Qui sont les destinataires des ressources clés EuroGCT et comment les utiliser? » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien au développement de médicaments innovants: traduction de l’anglais au français du chapeau introductif « Support for innovative medicines’ development », EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de termes dans le domaine de la thérapie génique et cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Publicité concernant les MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien spécifique au développement des MTI au niveau de l'EMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'anglais au français de la page &amp;quot;Fabrication&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Les voies de l'“usage compassionnel” et de l’usage sur base nominative (“named-patients basis”) pour les MTI” de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;La section “littérature pertinente” des ressources clés EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Commercialisation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Implication du public et Données » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;Mode d'emploi du &amp;quot;Parcours de développement&amp;quot;&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page MTI : Parcours réglementaires applicables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;A propos des Ressources Clés du projet EuroGCT&amp;quot; du site EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Le parcours de l'&amp;quot;Exemption hospitalière&amp;quot; spécifique aux MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Recherche et Innovation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions précoces avec les autorités règlementaires: Traduction de l’anglais au français du chapeau introductif « Early interactions with regulators »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Recommandations scientifiques du CAT en matière de classification en tant que thérapie innovante&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Classification des thérapies&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes fondamentaux de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorités de protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation abusive / détournée des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-sharing function, Report on development of a knowledge-sharing function within www.eurogct.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroGCT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05500173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.3: Searchable map, Report on development of a searchable map of cell and gene-based therapy activity in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D2.9: Update on Research and Regulatory Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT, D2-2: Research community hub, a report on dissemination and uptake of information produced in WP4 via the EuroGCT online research and regulatory community hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation, report on collation of existing information and links on where to seek information and guidance- Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-1: Landscape mapping, report on mapping of European cell and gene therapy landscape at multiple levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-2: Resources on practical steps- a set of information resources on the practical steps needed for cell and gene therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européeenne. 2022, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.9: Initial information on practical steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.4: Regulator Engagement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4. 8: Initial landscape mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européenne. 2022, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frischhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Health Policy Platform of the European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2021, pp.1-20/DOI : 10.5281/zenodo.7085166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Mahalatchimy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4365-2143</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172268745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is an academic lawyer (PhD in law from the University of Toulouse, France). She is permanent Researcher at the French National Centre for Scientific Research (CNRS, chargée de recherche), Aix Marseille University, Toulon University, Pau & Pays AdourUniversity, International, Comparative and European laws (DICE- CERIC) research lab, Aix-en-Provence, France. She is also Associated researcher to the Centre for Global Health Policy, School of Global Studies, University of Sussex, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie’smain research interest is International, European and Comparative law of biomedical innovations, especially the uses of human genes, cells and tissues for therapeutic (advanced therapy medicinal products), scientific, commercial and industrial purposes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She has been involved in various International, European, French and UK research projects. She published 52 articles, including 23 in peer-reviewed journals, co-coordinated a special issue of the French review Quaderni on Human as therapeutics, and presented 50 communications, including 13 as invited speaker.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does EU non-binding law contribute to the scientific concept of biomedical innovations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a legal concept of biomedical innovations in EU binding law?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the European landscape and specificity of ATMPs guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcyt.2025.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the fragmentation of the human genome editing regulatory landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Politics of Technology, 3, pp.793134. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpos.2021.793134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la solidarité et la circulation des ressources biologiques humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur l'économie du trans-humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 (3), pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and legitimating EU legal regulation of human gene-editing technologies: key facets and functions of an imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and the Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jlb/lsaa080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques : quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouveaux enjeux de la politique pharmaceutique européenne: Pour des produits de santé sûrs, innovants et accessibles, Journées Louis Dubouis, Sous la direction de N. De Grove-Valdeyron, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de l’Union européenne dans le domaine de l’innovation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais cliniques de médicaments de thérapie innovante: quel avenir pour la réglementation européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les médicaments innovants / Innovative drugs, 29 (2), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.292.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of valuation and payment for regenerative medicine products in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2018.1487282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l’innovation en matière de santé: quelles logiques à l’œuvre dans l’Union européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une cellule souche. Du laboratoire au musée : le défi de la compréhension de la complexité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Leibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs : perspectives et collaborations, 17, pp.107-128. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human stem cells patents-Emerging issues and challenges in Europe, United States, China, and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yuen-Ting Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of world intellectual property</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwip.12098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le monopole pharmaceutique et son avenir : actes du colloque de Paris, 11 octobre 2016, Hors série, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells’ safety in the European towards an Ethical Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging landscape of reimbursement of regenerative medicine products in the UK: publications, policies and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.611 - 622. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/rme-2017-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimbursement of cell- based regenerative therapy in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.234-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/medlaw/fww009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accreditation and regulations in cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Caunday-Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Slaper-Cortenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBT Science Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (Suppl. 1), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of patentability of Embryonic stem cells in Europe: another restriction by the European Patent Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Intellectual Property Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of European embryonic stem cell patent decisions on research strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.3105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there specific translational challenges in regenerative medicine? Lessons from other fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.885-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brevetabilité des cellules souches embryonnaires humaines : l'uniformisation du droit européen des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de thérapie cellulaire à l’épreuve de la réglementation sur les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.576 - 583. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143005022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doerte Bemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.93 - 114. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721813484381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : Contexte et enjeux soulevés par l’encadrement des thérapies innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Sophie Samuel-Lucas, Pôle Thérapies innovantes et produits issus du corps humain à l’ANSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication of results and disclosure of incidental findings in longitudinal paediatric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial‐sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Antó Boqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.389 - 394. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diagnostic pré- implantatoire – HLA, Etude normative comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.77- 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Annick Schwebig, Présidente du Comité Biotechnologies du Leem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Landscape for Advanced Therapies: Material and Institutional Implementation of European Union Rules in France and the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.131-149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6478.2012.00574.x/full⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Medicines Agency: A public Health European Agency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.25 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Bioethics Law create a 'moral exception' to the use of human cells for health ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dilemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.17 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Advanced Therapy Medicinal Products in the EU: Where Do We Stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.305 - 317. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157180911x574146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation de l’accès au marché des médicaments de thérapie innovante : entre volonté et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.257- 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.281, 2024, Confluence des droits, DICE Editions, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant humain singularisé et le droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Bouteille- Brigant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloques &amp; Essais (236), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Louis Joinet (IFJD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2026, 978-2-37032-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodroit comme modèle des nouveaux enjeux prioritaires du droit pharmaceutique de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria FARTUNOVA-MICHEL; Béligh NABLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel biodroit pour l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant; Larcier, pp.243- 274, 2025, Collection droit de l'Union européenne - Colloques, 9782802776185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49 - The Regulatory Framework for CAR-T Cells in Europe: Current Status and Foreseeable Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBMT; GoCART Coalition; EHA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU CAR-T Handbook, Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 50- Chapter 49, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.15-31, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zbz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transhumain au posthumain : quels droits fondamentaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.103-124, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain : l'application du principe d'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol; Bénédicte Bévière-Boyer; Wei Wang; Emilie Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.309-329, 2024, Collection de la Chaire d’excellence CNRS : Normandie pour la Paix, 978-2-84934-832-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04472769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Genome Editing in Human iPS Cells: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Georg Dederer; Gregor Frenken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Editing in Human iPS Cells: A Comparative Legal Analysis of National Regulatory Frameworks for iPSC-based Cell/Gene Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-106, 2022, 978-3-030-93022-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93023-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. De Grove-Valdeyron (dir.), Innovation et Analyse des risques dans le domaine de la santé et des produits de santé dans l'Union Européenne : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medicines in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Medical Products Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lietzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medical Devices in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and legal frameworks for embryonic stem-cell based research in France and in Europe: a challenge for biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUPL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In need for a modern Daedalus? The challenging regulatory path for marketing gene therapy medicinal products in China and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Carmen Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Q. Yanping, A.-M. Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China University of Political Science and Law Press, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on new health technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on human materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean V. Mchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.222- 241, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et maladies rares, le cas des mineurs: principes éthiques et protection des sujets vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poirot- Mazères; Paul Gimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies rares, une voie pour la santé de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes et séminaires, LEH Edition, pp.111- 120, 2015, 978-2-84874-579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical issues in European projects MeDALL &amp; EuroTARGET dealing with biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects légaux et éthiques du commencement de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.307- 317, 2015, 978-2-84874-587-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et médicaments de thérapie innovante : quelle règlementation en droit de l’Union européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie De Grove- Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité des produits de santé dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé, Presses de l’Université des Sciences Sociales de Toulouse, pp.73- 110, 2014, 978-2-36170-091-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement éclairé dans la recherche pédiatrique : aspects internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de l'Association française de droit de la santé, Anne Laude, Président. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consentement et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.321-332, 2014, 978-2247134298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal, ethical and social issues in longitudinal studies involving children. An example: The MeDALL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions pour la santé et la recherche médicale en faveur des personnes vulnérables et des pays émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.297-308, 2012, 978-2-84874-378-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux biotechnologies dans l'Union Européenne: mesures d'incitation et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.161-171, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues linked to inequality of access aspects to transplantation and accompanying treatments throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Griesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.209-220, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux médicaments orphelins dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la santé publique dans un contexte transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.407-422, 2010, 978-2-84874-146-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial aspects of the advanced therapies’ clinical assays for the graft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi; Jean Herveg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès aux transplantations d’organes et de tissus en Europe, et droits aux soins en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.159-171, 2009, 978-2-84874-121-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new proposal to help researchers in the respect of legal requirements for the exchange of human biological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Kaye; Mark Stranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice in Biobank Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.191-200, 2009, 9781409492108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques des essais cliniques des thérapies innovantes pour les greffes (Ré- édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Blanquet; Nathalie De Grove-Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de droit communautaire de la santé et du médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé (V), Presses de l’Université des Sciences Sociales de Toulouse, pp.169-189, 2009, 978-2-915699-84-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU regulation on SoHO: potential consequences on the generation of real-world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting, GoCART Coalition Session on “The Power of Real-World Education and Real-World Data”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EBMT, GoCART Coalition, Mar 2026, Madrid &amp; Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant humain singularisé et le droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le droit du vivant”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bouteille- Brigant, Themis-UM, Mar 2026, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and Chairing of the EuroGCT Workshop on “Is the EU Regulation on HTA Enhancing Equitable Access to Innovative Medicines in Europe? A EuroGCT workshop”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological medicines as a model for the general European legislation on medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Regulatory decision making and the roles of evidence, values and patient participation” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and chairing of the EuroGCT Lunchtime Symposium on &amp;quot;Policy and regulatory strategies: current and prospective impact on gene and cell therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESGCT, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Medicines Justice Requires Transparent Medicines Evidence Communication: Why, for Whom, and How?” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on strategies for drafting clear, adaptable guidance for genome editing based medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Frameworks and Clinical Applications in Gene Editing: Formulating Guidelines and Industrial Agreements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European COST action "Genome Editing to Treat Human Diseases" (COST Action GenE-HumDi), Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide communication of research results: The EuroGCT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and defragmentation of the European law on biomedical innovation in EU guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des frontières en mouvement: la fragmentation et la défragmentation du droit européen des innovations biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Brosset (CERIC) et Guylène Nicolas (CDSA), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the secretome: A comparative analysis of the governance of secretome-based interventions between Canada and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Lithopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zarzecny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Health Law 2024, Sep 2024, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU non- binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Accelerating Cell and Gene Therapy Innovation: Regulatory Pathways in Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Therapies Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Therapies Europe 2024, Sep 2024, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sécurité à l'accès aux médicaments biologiques: les nouveaux enjeux prioritaires du biodroit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel modèle pour le biodroit de l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Fartunova- Michel, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on contributions on EU law on medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Law Seminar “Evolving EU health law following the Covid-19 pandemic”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maynooth University, Jun 2023, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités règlementaires des essais cliniques pour les médicaments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais cliniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail interdisciplinaire Maladies rares ; Mutation ; Méditerranée (GT3M) des instituts d’établissement d’Aix-Marseille université, SoMuM (Sociétés en Mutation en Méditerranée) et MarMaRa (Marseille Maladies Rares), Apr 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUHealthGov - The EU Health Governance Research Network, Jan 2023, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Regulatory Revolution: Global Harmonization for Safe Personalized Medicines”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “COVID-19 Hangover: How do we Regain the Trust in Research?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the implementation of the current EU legal frameworks to organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies: towards collective wisdom: New forms of life: how should organoids be regulated?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TESaCo Colloquium, cycles d’étude de l’Académie des sciences morales et politiques, May 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity: challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de séminaire du EU Health Governance Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour le cadre juridique des tissus et des organes destinés à la transplantation ? Le cas des organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du projet ITEGOREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEGOREC, Jun 2023, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EuroGCT project and the potential involvement of EAHL members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, Annual Conference of the European Association of Health Law, 20-22 April 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoïdes en action : Les aspects éthiques dans ORGANACT, projet de recherche interdisciplinaire en sciences sociales sur les organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du GDR organoïdes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic Treaty from an EU law perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on “Access, equity and the relevance of the Pandemic Treaty: lessons from the COVID-19 response” 15th European Public Health Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Petelos, organisator of the roundtable, Nov 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Joint Statement on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et Transhumanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La natalité comme enjeu stratégique de politique de santé publique, 10ème Colloque international France-Chine, 8ème rencontre franco-chinoise de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte BEVIERE-BOYER; Xin CHEN, Dec 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de juristes sur « Transhumansime :de nouveaux droits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Kick-off meeting, 2021 Thematic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque webinaire, "Le transhumanisme à l'ère de la médecine améliorative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the EAHL IG on Supranational Biolaw in 2021-2022: Public consultation & Thematic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, 20 April 2022, Annual Conference of the European Association of Health Law, Ghent, Belgium, 20-22 April 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules souches et la recherche dans la révision de la loi relative à la bioéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Regards croisés sur la loi de bioéthique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconstitutionalism in the European Union regulation of gene-editing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Summit organized by The International Forum on the Future of Constitutionalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and Legitimating EU Legal Regulation of Human Gene-Editing Technologies: Key Facets and Functions of an Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Symposium of the Journal of law and the Biosciences on “Law, Biomedical Technoscience and Imaginaries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-colloque « Analyse des risques en santé : entre droit(s), sciences, éthique et attentes sociétales approches européenne et nationale », Journées Louis Dubouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de la loi française relative à la bioéthique et les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Médicaments de thérapie innovante » Eurobiomed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Pitch webinar, 2021 Thematic Network semi-finalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aix-en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche &amp;quot;Transhumanisme: de nouveaux droits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines as private goods for common use? An argumentation from medicines based on human biological elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “The market for medicines in the face of unsatisfied needs: emergency adaptations or a reform on a permanent legal basis?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome humain face au droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Université Pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and ethics beyond gene editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical devices vs medicinal products: what is the impact of the recent European regulatory changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques: quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Louis Dubouis, Les nouveaux enjeux de la politique pharmaceutique européenne: pour des produits de santé sûrs, innovants et accessibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. de Grove-Valdeyron,, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session on the values of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values of biomedical innovation: the legal view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we facilitate the delivery of advanced therapies to patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th ANNUAL MEETING of the European Society for Blood and Marrow Transplantation (EBMT2108)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical controversies around medical uses of stem cells: Is Medical Ethics Really in the Best interest of the Patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extra Session on Stem Cells Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer des cellules souches embryonnaires : quels enjeux éthiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th world Congress on Medical Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new EU regulation on SoHO: strengthening the protection of donors, recipients and offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STRONGER EUROPEAN VOICE TO SUPPORT GENE AND CELL THERAPIES: EUROGCT AS A COMMON TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking back innovation in different classes of newly-developed medicinal products through the linkage between Nobel and Galien prizes supports a specific status for advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Wamutitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining cells for biomedical research and innovative therapies: which regulatory pathways in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and Structuring the Organoid and Organ-on-Chip Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids and organs-on-chip in gene and cell therapy: which innovation strategies in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: exceptional manufacturing returns to the patient's bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Rabarimeriarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of national schemes and services for &amp;quot;early interaction&amp;quot; with Regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What regulatory pathways for health technologies using both medical devices and T&C in the European Union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on cortical and spinal organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Society for Stem Cell Research, 6th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real access to ATMPs: the cost issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating regulatory requirements for the development of Gene and Cell therapy products with the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Blood and Marrow Transplant 49th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the ATMPs Guidance Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European regulation on Health Technology Assessment Balancing European and National Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Advanced Therapy Medicinal Products manufacturing in the European Union: Strengths and limits of current regulatory tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping regulators’ early interactions procedures to support innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marketing Authorisation of Advanced Therapy Medicinal Products under the regulation of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Abstract published in Cytotherapy, 25 (6 Supplement), pp.S160-S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific guidelines requirements for clinical trials with Advanced Therapy Medicinal Products in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARY ANN LIEBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33 (23-24), pp.A197-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of ATMPs: What are the specificities for quality aspects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. MARY ANN LIEBERT, INC140 HUGUENOT STREET, 3RD FL, NEW ROCHELLE, NY 10801, 33 (23-24), pp.A196-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving access to innovative medicines: proposals from national authorities to revise the European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current revision of the orphan medicines regulation in the EU: what is at stake for gene and cell therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative quality aspects of gene therapy medicinal products and medicinal products containing genetically modified cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Lacaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing gene and cell therapies from lab to patients: the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the quality challenges regarding comparibility considerations of Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What specificity for the clinical aspects of investigational advanced therapy medicinal products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diack Adja Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mongalgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlota Santos- Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control and batch release aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Mbodj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law (8th EAHL-Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new European regulation on Health Technology Assessment: what changes for Advanced Therapy Medicinal Products ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATIONS SUR LA COMMUNICATION, LES RELATIONS INTERPERSONNELLES ET LES INTERACTIONS DANS LES CLASSES AUTOUR DE LA THEMATIQUE « TRANSHUMANISME ET DROIT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur « Transhumanisme : de nouveaux droits ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1 et Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport augmenté, une révolution en marche à autoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs médicaux au service du transhumanisme: jusqu’où doit-on aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Paolantonacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapie génique germinale et transhumanisme: entre amélioration de la qualité de vie et eugénisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Misi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bébés pour demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Arbouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime: de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION À MI-PARCOURS DU PROJET DE RECHERCHE RELATIF AU TRANSHUMANISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery of advanced therapies to patients: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Booklet of I-BioLex posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Tamara K. Hervey – EU health law in the UK: From the past to the present, and towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://confluencedesdroits-larevue.com/?p=3591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. MAHALATCHIMY, interviewée par Philippe Testard-Vaillant, Innovations biomédicales: le droit comme garde-fou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testard-Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome editing and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome editing and the law around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post/Trans-humanisme et droits de l’Homme - Dimension économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de réflexion: transhumansimes et droits de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting values of biomedical innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Définitions et concepts du biodroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, pp.1-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from National medicines Agencies for the development of innovative medicines at the National levels, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Modified Organisms-based Advanced Therapy Medicinal Products, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body elements for human applications / EU Regulation 2024/1938 on substances of human origin intended for human application, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from several competent authorities for the development of innovative medicines, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes Pratiques de Fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossary of terms in gene and cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs specific &amp;quot;Hospital exemption&amp;quot; pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de demande d'autorisation de mise sur le marché pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: Applicable regulatory pathways. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au marché pour les médicaments de thérapie innovante/ Accélération des Procédures d'autorisation de mise sur le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/ Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT scientific recommendations on classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix et prise en charge des médicaments en France : Introduction et parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Claire Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Consortium, Who should use EuroGCT’s key resources, and how to use them?, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Manufacturing Practice for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage et étiquetage des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium EuroGCT, How to use Research Pathways, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Compassionate use” and “named-patients basis” pathways for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure centralisée pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure d’évaluation accélérée des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché conditionnelle les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché sous circonstances exceptionnelles des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT consortium, About EuroGCT’s Key Resources, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05589579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Marketing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support specific to ATMPs’ development at EMA level. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support specific to ATMPs’ development at EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising of ATMPs, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Expediting marketing authorisation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation: Advertising of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy classification: Human body elements for therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators- Support for innovative medicines’ development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Specificities of the marketing authorisation dossier for biosimilars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Authorisation under exceptional circumstances for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Assessment of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support for innovative medicines’ development at the EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure/ Marketing Authorisation Application file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Consortium, Relevant Literature Section of EuroGCT's Key Resources. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05589511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Fausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://opil.ouplaw.com/display/10.1093/law-oeeul/law-oeeul-e169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing authorisation of generics, biosimilars, and hybrid medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of medicines pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and batch testing of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de termes dans le domaine de la thérapie génique et cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Publicité concernant les MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;Mode d'emploi du &amp;quot;Parcours de développement&amp;quot;&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Implication du public et Données » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Les voies de l'“usage compassionnel” et de l’usage sur base nominative (“named-patients basis”) pour les MTI” de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;La section “littérature pertinente” des ressources clés EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Commercialisation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien spécifique au développement des MTI au niveau de l'EMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'anglais au français de la page &amp;quot;Fabrication&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page MTI : Parcours réglementaires applicables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;A propos des Ressources Clés du projet EuroGCT&amp;quot; du site EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Le parcours de l'&amp;quot;Exemption hospitalière&amp;quot; spécifique aux MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions précoces avec les autorités règlementaires: Traduction de l’anglais au français du chapeau introductif « Early interactions with regulators »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Recherche et Innovation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Recommandations scientifiques du CAT en matière de classification en tant que thérapie innovante&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Classification des thérapies&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien au développement de médicaments innovants: traduction de l’anglais au français du chapeau introductif « Support for innovative medicines’ development », EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien au développement de médicaments innovants au niveau de l'EMA&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05385135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide « Qui sont les destinataires des ressources clés EuroGCT et comment les utiliser? » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes fondamentaux de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation abusive / détournée des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorités de protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-sharing function, Report on development of a knowledge-sharing function within www.eurogct.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroGCT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05500173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D2.9: Update on Research and Regulatory Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.3: Searchable map, Report on development of a searchable map of cell and gene-based therapy activity in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT, D2-2: Research community hub, a report on dissemination and uptake of information produced in WP4 via the EuroGCT online research and regulatory community hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation, report on collation of existing information and links on where to seek information and guidance- Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-1: Landscape mapping, report on mapping of European cell and gene therapy landscape at multiple levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-2: Resources on practical steps- a set of information resources on the practical steps needed for cell and gene therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.9: Initial information on practical steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4. 8: Initial landscape mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européenne. 2022, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.4: Regulator Engagement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frischhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Health Policy Platform of the European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européeenne. 2022, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2021, pp.1-20/DOI : 10.5281/zenodo.7085166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9912D8"/>
+    <w:nsid w:val="9D57DE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-mahalatchimy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4365-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172268745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2025.06.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507409v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.793134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jlb/lsaa080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yuen-Ting Wong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwip.12098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.292.0035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faulkner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1487282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leibing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1724" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/rme-2017-0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/medlaw/fww009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Caunday-Rigot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Slaper-Cortenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taboulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gardner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Magalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velizara Anastasova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial&#8208;sebbag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Ant&#243; Boqu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560611v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2012.00574.x/full" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180911x574146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/16728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zc5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93023-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93023-3_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/DW4-161B0BJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.58" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lietzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zettler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.57" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Carmen Howard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Mchale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366234v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366253v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Griesche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364629v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541270v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Couturier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Lithopoulos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zarzecny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842550v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bottacci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Habib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182619v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Flear" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938434v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938450v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569740v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magalon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumoulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rabarimeriarijaona" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Agnelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yu Kuo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#232;gre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lorigan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blackburn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ju&#235;t" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901269v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andrieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgct.eu/Events/Upcoming-events.aspx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lanson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lacaille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780293v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diack Adja Fatou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mongalgi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Santos- Peixoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Mbodj" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406456v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chiasserini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paolantonacci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405330v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Misi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Migliore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevallier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406451v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lahaye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Perkins" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charleux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406459v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Veret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Arbouhi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte C Bernard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365079v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669907v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158112v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Testard-Vaillant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769093v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769219v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497214v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485565v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913813v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913820v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669916v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846507v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842376v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669913v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669909v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842473v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Claire Ruiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842483v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669912v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669910v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842477v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290007v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290038v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289972v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290020v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289984v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289991v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290031v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901157v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289930v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989865v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Fausch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989855v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166004v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901028v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901017v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901058v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385135v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burakova-Lorgnier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501226v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364536v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364746v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364851v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364712v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365829v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364835v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364913v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364892v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364811v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364774v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364685v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501203v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383495v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364693v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842521v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842512v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842494v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842503v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930206v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930218v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290644v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780340v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780366v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Waite" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780324v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780332v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frischhut" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780313v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-mahalatchimy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4365-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172268745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2025.06.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507409v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.793134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jlb/lsaa080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.292.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faulkner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1487282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leibing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1724" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yuen-Ting Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwip.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/rme-2017-0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/medlaw/fww009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Caunday-Rigot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Slaper-Cortenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taboulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gardner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Magalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velizara Anastasova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial&#8208;sebbag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Ant&#243; Boqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560611v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2012.00574.x/full" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180911x574146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/16728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecodroit.univ-lemans.fr/fr/actualites/en-2026/mars-2026/le-droit-du-vivant.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zc5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93023-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93023-3_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/DW4-161B0BJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lietzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zettler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.57" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.58" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Carmen Howard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Mchale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Griesche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Couturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Lithopoulos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zarzecny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166046v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bottacci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Habib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901474v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406629v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Flear" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yu Kuo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Love" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Wamutitu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314447v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumoulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rabarimeriarijaona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Agnelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842702v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lorigan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blackburn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ju&#235;t" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290584v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#232;gre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgct.eu/Events/Upcoming-events.aspx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901248v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lanson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779383v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lacaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780286v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diack Adja Fatou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mongalgi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Le Corre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Santos- Peixoto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Mbodj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406451v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lahaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Perkins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charleux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406456v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chiasserini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paolantonacci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405330v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Misi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Migliore" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevallier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406459v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Veret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Arbouhi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte C Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938479v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365079v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Testard-Vaillant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829660v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769219v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587621v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842483v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Claire Ruiz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846529v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587574v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842477v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669908v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669916v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289972v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587712v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290048v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290043v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290000v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289984v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289991v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901181v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901157v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289930v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589511v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Fausch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989855v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901058v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burakova-Lorgnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364892v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364913v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364835v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364788v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364712v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364811v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364774v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501203v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364685v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383495v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364693v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365816v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842521v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842494v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500173v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930218v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930206v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290634v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290644v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290639v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780366v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Waite" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780332v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780394v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frischhut" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780340v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780313v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>