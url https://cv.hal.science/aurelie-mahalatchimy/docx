--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Mahalatchimy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4365-2143</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172268745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is an academic lawyer (PhD in law from the University of Toulouse, France). She is permanent Researcher at the French National Centre for Scientific Research (CNRS, chargée de recherche), Aix Marseille University, Toulon University, Pau & Pays AdourUniversity, International, Comparative and European laws (DICE- CERIC) research lab, Aix-en-Provence, France. She is also Associated researcher to the Centre for Global Health Policy, School of Global Studies, University of Sussex, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie’smain research interest is International, European and Comparative law of biomedical innovations, especially the uses of human genes, cells and tissues for therapeutic (advanced therapy medicinal products), scientific, commercial and industrial purposes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She has been involved in various International, European, French and UK research projects. She published 52 articles, including 23 in peer-reviewed journals, co-coordinated a special issue of the French review Quaderni on Human as therapeutics, and presented 50 communications, including 13 as invited speaker.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does EU non-binding law contribute to the scientific concept of biomedical innovations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a legal concept of biomedical innovations in EU binding law?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the European landscape and specificity of ATMPs guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcyt.2025.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the fragmentation of the human genome editing regulatory landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Politics of Technology, 3, pp.793134. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpos.2021.793134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la solidarité et la circulation des ressources biologiques humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur l'économie du trans-humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 (3), pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and legitimating EU legal regulation of human gene-editing technologies: key facets and functions of an imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and the Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jlb/lsaa080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques : quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouveaux enjeux de la politique pharmaceutique européenne: Pour des produits de santé sûrs, innovants et accessibles, Journées Louis Dubouis, Sous la direction de N. De Grove-Valdeyron, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de l’Union européenne dans le domaine de l’innovation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais cliniques de médicaments de thérapie innovante: quel avenir pour la réglementation européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les médicaments innovants / Innovative drugs, 29 (2), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.292.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of valuation and payment for regenerative medicine products in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2018.1487282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l’innovation en matière de santé: quelles logiques à l’œuvre dans l’Union européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une cellule souche. Du laboratoire au musée : le défi de la compréhension de la complexité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Leibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs : perspectives et collaborations, 17, pp.107-128. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human stem cells patents-Emerging issues and challenges in Europe, United States, China, and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yuen-Ting Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of world intellectual property</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwip.12098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le monopole pharmaceutique et son avenir : actes du colloque de Paris, 11 octobre 2016, Hors série, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells’ safety in the European towards an Ethical Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging landscape of reimbursement of regenerative medicine products in the UK: publications, policies and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.611 - 622. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/rme-2017-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimbursement of cell- based regenerative therapy in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.234-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/medlaw/fww009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accreditation and regulations in cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Caunday-Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Slaper-Cortenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBT Science Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (Suppl. 1), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of patentability of Embryonic stem cells in Europe: another restriction by the European Patent Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Intellectual Property Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of European embryonic stem cell patent decisions on research strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.3105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there specific translational challenges in regenerative medicine? Lessons from other fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.885-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brevetabilité des cellules souches embryonnaires humaines : l'uniformisation du droit européen des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de thérapie cellulaire à l’épreuve de la réglementation sur les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.576 - 583. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143005022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doerte Bemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.93 - 114. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721813484381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : Contexte et enjeux soulevés par l’encadrement des thérapies innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Sophie Samuel-Lucas, Pôle Thérapies innovantes et produits issus du corps humain à l’ANSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication of results and disclosure of incidental findings in longitudinal paediatric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial‐sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Antó Boqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.389 - 394. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diagnostic pré- implantatoire – HLA, Etude normative comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.77- 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Annick Schwebig, Présidente du Comité Biotechnologies du Leem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Landscape for Advanced Therapies: Material and Institutional Implementation of European Union Rules in France and the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.131-149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6478.2012.00574.x/full⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Medicines Agency: A public Health European Agency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.25 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Bioethics Law create a 'moral exception' to the use of human cells for health ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dilemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.17 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Advanced Therapy Medicinal Products in the EU: Where Do We Stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.305 - 317. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157180911x574146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation de l’accès au marché des médicaments de thérapie innovante : entre volonté et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.257- 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.281, 2024, Confluence des droits, DICE Editions, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant humain singularisé et le droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Bouteille- Brigant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloques &amp; Essais (236), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Louis Joinet (IFJD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2026, 978-2-37032-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodroit comme modèle des nouveaux enjeux prioritaires du droit pharmaceutique de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria FARTUNOVA-MICHEL; Béligh NABLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel biodroit pour l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant; Larcier, pp.243- 274, 2025, Collection droit de l'Union européenne - Colloques, 9782802776185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49 - The Regulatory Framework for CAR-T Cells in Europe: Current Status and Foreseeable Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBMT; GoCART Coalition; EHA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU CAR-T Handbook, Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 50- Chapter 49, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.15-31, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zbz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transhumain au posthumain : quels droits fondamentaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.103-124, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain : l'application du principe d'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol; Bénédicte Bévière-Boyer; Wei Wang; Emilie Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.309-329, 2024, Collection de la Chaire d’excellence CNRS : Normandie pour la Paix, 978-2-84934-832-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04472769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Genome Editing in Human iPS Cells: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Georg Dederer; Gregor Frenken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Editing in Human iPS Cells: A Comparative Legal Analysis of National Regulatory Frameworks for iPSC-based Cell/Gene Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-106, 2022, 978-3-030-93022-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93023-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. De Grove-Valdeyron (dir.), Innovation et Analyse des risques dans le domaine de la santé et des produits de santé dans l'Union Européenne : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medicines in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Medical Products Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lietzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medical Devices in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and legal frameworks for embryonic stem-cell based research in France and in Europe: a challenge for biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUPL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In need for a modern Daedalus? The challenging regulatory path for marketing gene therapy medicinal products in China and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Carmen Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Q. Yanping, A.-M. Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China University of Political Science and Law Press, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on new health technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on human materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean V. Mchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.222- 241, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et maladies rares, le cas des mineurs: principes éthiques et protection des sujets vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poirot- Mazères; Paul Gimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies rares, une voie pour la santé de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes et séminaires, LEH Edition, pp.111- 120, 2015, 978-2-84874-579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical issues in European projects MeDALL &amp; EuroTARGET dealing with biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects légaux et éthiques du commencement de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.307- 317, 2015, 978-2-84874-587-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et médicaments de thérapie innovante : quelle règlementation en droit de l’Union européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie De Grove- Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité des produits de santé dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé, Presses de l’Université des Sciences Sociales de Toulouse, pp.73- 110, 2014, 978-2-36170-091-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement éclairé dans la recherche pédiatrique : aspects internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de l'Association française de droit de la santé, Anne Laude, Président. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consentement et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.321-332, 2014, 978-2247134298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal, ethical and social issues in longitudinal studies involving children. An example: The MeDALL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions pour la santé et la recherche médicale en faveur des personnes vulnérables et des pays émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.297-308, 2012, 978-2-84874-378-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux biotechnologies dans l'Union Européenne: mesures d'incitation et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.161-171, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues linked to inequality of access aspects to transplantation and accompanying treatments throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Griesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.209-220, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux médicaments orphelins dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la santé publique dans un contexte transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.407-422, 2010, 978-2-84874-146-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial aspects of the advanced therapies’ clinical assays for the graft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi; Jean Herveg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès aux transplantations d’organes et de tissus en Europe, et droits aux soins en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.159-171, 2009, 978-2-84874-121-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new proposal to help researchers in the respect of legal requirements for the exchange of human biological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Kaye; Mark Stranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice in Biobank Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.191-200, 2009, 9781409492108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques des essais cliniques des thérapies innovantes pour les greffes (Ré- édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Blanquet; Nathalie De Grove-Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de droit communautaire de la santé et du médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé (V), Presses de l’Université des Sciences Sociales de Toulouse, pp.169-189, 2009, 978-2-915699-84-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU regulation on SoHO: potential consequences on the generation of real-world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting, GoCART Coalition Session on “The Power of Real-World Education and Real-World Data”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EBMT, GoCART Coalition, Mar 2026, Madrid &amp; Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant humain singularisé et le droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le droit du vivant”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bouteille- Brigant, Themis-UM, Mar 2026, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and Chairing of the EuroGCT Workshop on “Is the EU Regulation on HTA Enhancing Equitable Access to Innovative Medicines in Europe? A EuroGCT workshop”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological medicines as a model for the general European legislation on medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Regulatory decision making and the roles of evidence, values and patient participation” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and chairing of the EuroGCT Lunchtime Symposium on &amp;quot;Policy and regulatory strategies: current and prospective impact on gene and cell therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESGCT, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Medicines Justice Requires Transparent Medicines Evidence Communication: Why, for Whom, and How?” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on strategies for drafting clear, adaptable guidance for genome editing based medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Frameworks and Clinical Applications in Gene Editing: Formulating Guidelines and Industrial Agreements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European COST action "Genome Editing to Treat Human Diseases" (COST Action GenE-HumDi), Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide communication of research results: The EuroGCT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and defragmentation of the European law on biomedical innovation in EU guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des frontières en mouvement: la fragmentation et la défragmentation du droit européen des innovations biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Brosset (CERIC) et Guylène Nicolas (CDSA), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the secretome: A comparative analysis of the governance of secretome-based interventions between Canada and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Lithopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zarzecny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Health Law 2024, Sep 2024, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU non- binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Accelerating Cell and Gene Therapy Innovation: Regulatory Pathways in Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Therapies Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Therapies Europe 2024, Sep 2024, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sécurité à l'accès aux médicaments biologiques: les nouveaux enjeux prioritaires du biodroit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel modèle pour le biodroit de l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Fartunova- Michel, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on contributions on EU law on medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Law Seminar “Evolving EU health law following the Covid-19 pandemic”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maynooth University, Jun 2023, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités règlementaires des essais cliniques pour les médicaments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais cliniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail interdisciplinaire Maladies rares ; Mutation ; Méditerranée (GT3M) des instituts d’établissement d’Aix-Marseille université, SoMuM (Sociétés en Mutation en Méditerranée) et MarMaRa (Marseille Maladies Rares), Apr 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUHealthGov - The EU Health Governance Research Network, Jan 2023, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Regulatory Revolution: Global Harmonization for Safe Personalized Medicines”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “COVID-19 Hangover: How do we Regain the Trust in Research?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the implementation of the current EU legal frameworks to organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies: towards collective wisdom: New forms of life: how should organoids be regulated?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TESaCo Colloquium, cycles d’étude de l’Académie des sciences morales et politiques, May 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity: challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de séminaire du EU Health Governance Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour le cadre juridique des tissus et des organes destinés à la transplantation ? Le cas des organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du projet ITEGOREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEGOREC, Jun 2023, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EuroGCT project and the potential involvement of EAHL members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, Annual Conference of the European Association of Health Law, 20-22 April 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoïdes en action : Les aspects éthiques dans ORGANACT, projet de recherche interdisciplinaire en sciences sociales sur les organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du GDR organoïdes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic Treaty from an EU law perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on “Access, equity and the relevance of the Pandemic Treaty: lessons from the COVID-19 response” 15th European Public Health Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Petelos, organisator of the roundtable, Nov 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Joint Statement on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et Transhumanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La natalité comme enjeu stratégique de politique de santé publique, 10ème Colloque international France-Chine, 8ème rencontre franco-chinoise de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte BEVIERE-BOYER; Xin CHEN, Dec 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de juristes sur « Transhumansime :de nouveaux droits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Kick-off meeting, 2021 Thematic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque webinaire, "Le transhumanisme à l'ère de la médecine améliorative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the EAHL IG on Supranational Biolaw in 2021-2022: Public consultation & Thematic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, 20 April 2022, Annual Conference of the European Association of Health Law, Ghent, Belgium, 20-22 April 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules souches et la recherche dans la révision de la loi relative à la bioéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Regards croisés sur la loi de bioéthique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconstitutionalism in the European Union regulation of gene-editing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Summit organized by The International Forum on the Future of Constitutionalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and Legitimating EU Legal Regulation of Human Gene-Editing Technologies: Key Facets and Functions of an Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Symposium of the Journal of law and the Biosciences on “Law, Biomedical Technoscience and Imaginaries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-colloque « Analyse des risques en santé : entre droit(s), sciences, éthique et attentes sociétales approches européenne et nationale », Journées Louis Dubouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de la loi française relative à la bioéthique et les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Médicaments de thérapie innovante » Eurobiomed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Pitch webinar, 2021 Thematic Network semi-finalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aix-en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche &amp;quot;Transhumanisme: de nouveaux droits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines as private goods for common use? An argumentation from medicines based on human biological elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “The market for medicines in the face of unsatisfied needs: emergency adaptations or a reform on a permanent legal basis?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome humain face au droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Université Pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and ethics beyond gene editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical devices vs medicinal products: what is the impact of the recent European regulatory changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques: quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Louis Dubouis, Les nouveaux enjeux de la politique pharmaceutique européenne: pour des produits de santé sûrs, innovants et accessibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. de Grove-Valdeyron,, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session on the values of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values of biomedical innovation: the legal view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we facilitate the delivery of advanced therapies to patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th ANNUAL MEETING of the European Society for Blood and Marrow Transplantation (EBMT2108)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical controversies around medical uses of stem cells: Is Medical Ethics Really in the Best interest of the Patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extra Session on Stem Cells Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer des cellules souches embryonnaires : quels enjeux éthiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th world Congress on Medical Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new EU regulation on SoHO: strengthening the protection of donors, recipients and offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STRONGER EUROPEAN VOICE TO SUPPORT GENE AND CELL THERAPIES: EUROGCT AS A COMMON TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking back innovation in different classes of newly-developed medicinal products through the linkage between Nobel and Galien prizes supports a specific status for advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Wamutitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining cells for biomedical research and innovative therapies: which regulatory pathways in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and Structuring the Organoid and Organ-on-Chip Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids and organs-on-chip in gene and cell therapy: which innovation strategies in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: exceptional manufacturing returns to the patient's bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Rabarimeriarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of national schemes and services for &amp;quot;early interaction&amp;quot; with Regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What regulatory pathways for health technologies using both medical devices and T&C in the European Union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on cortical and spinal organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Society for Stem Cell Research, 6th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real access to ATMPs: the cost issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating regulatory requirements for the development of Gene and Cell therapy products with the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Blood and Marrow Transplant 49th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the ATMPs Guidance Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European regulation on Health Technology Assessment Balancing European and National Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Advanced Therapy Medicinal Products manufacturing in the European Union: Strengths and limits of current regulatory tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping regulators’ early interactions procedures to support innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marketing Authorisation of Advanced Therapy Medicinal Products under the regulation of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Abstract published in Cytotherapy, 25 (6 Supplement), pp.S160-S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific guidelines requirements for clinical trials with Advanced Therapy Medicinal Products in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARY ANN LIEBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33 (23-24), pp.A197-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of ATMPs: What are the specificities for quality aspects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. MARY ANN LIEBERT, INC140 HUGUENOT STREET, 3RD FL, NEW ROCHELLE, NY 10801, 33 (23-24), pp.A196-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving access to innovative medicines: proposals from national authorities to revise the European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current revision of the orphan medicines regulation in the EU: what is at stake for gene and cell therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative quality aspects of gene therapy medicinal products and medicinal products containing genetically modified cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Lacaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing gene and cell therapies from lab to patients: the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the quality challenges regarding comparibility considerations of Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What specificity for the clinical aspects of investigational advanced therapy medicinal products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diack Adja Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mongalgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlota Santos- Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control and batch release aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Mbodj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law (8th EAHL-Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new European regulation on Health Technology Assessment: what changes for Advanced Therapy Medicinal Products ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATIONS SUR LA COMMUNICATION, LES RELATIONS INTERPERSONNELLES ET LES INTERACTIONS DANS LES CLASSES AUTOUR DE LA THEMATIQUE « TRANSHUMANISME ET DROIT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur « Transhumanisme : de nouveaux droits ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1 et Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport augmenté, une révolution en marche à autoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs médicaux au service du transhumanisme: jusqu’où doit-on aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Paolantonacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapie génique germinale et transhumanisme: entre amélioration de la qualité de vie et eugénisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Misi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bébés pour demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Arbouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime: de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION À MI-PARCOURS DU PROJET DE RECHERCHE RELATIF AU TRANSHUMANISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery of advanced therapies to patients: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Booklet of I-BioLex posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Tamara K. Hervey – EU health law in the UK: From the past to the present, and towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://confluencedesdroits-larevue.com/?p=3591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. MAHALATCHIMY, interviewée par Philippe Testard-Vaillant, Innovations biomédicales: le droit comme garde-fou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testard-Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome editing and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome editing and the law around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post/Trans-humanisme et droits de l’Homme - Dimension économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de réflexion: transhumansimes et droits de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting values of biomedical innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Définitions et concepts du biodroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, pp.1-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from National medicines Agencies for the development of innovative medicines at the National levels, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Modified Organisms-based Advanced Therapy Medicinal Products, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body elements for human applications / EU Regulation 2024/1938 on substances of human origin intended for human application, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from several competent authorities for the development of innovative medicines, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes Pratiques de Fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossary of terms in gene and cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs specific &amp;quot;Hospital exemption&amp;quot; pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de demande d'autorisation de mise sur le marché pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: Applicable regulatory pathways. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au marché pour les médicaments de thérapie innovante/ Accélération des Procédures d'autorisation de mise sur le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/ Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT scientific recommendations on classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix et prise en charge des médicaments en France : Introduction et parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Claire Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Consortium, Who should use EuroGCT’s key resources, and how to use them?, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Manufacturing Practice for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage et étiquetage des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium EuroGCT, How to use Research Pathways, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Compassionate use” and “named-patients basis” pathways for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure centralisée pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure d’évaluation accélérée des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché conditionnelle les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché sous circonstances exceptionnelles des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT consortium, About EuroGCT’s Key Resources, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05589579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Marketing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support specific to ATMPs’ development at EMA level. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support specific to ATMPs’ development at EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising of ATMPs, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Expediting marketing authorisation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation: Advertising of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy classification: Human body elements for therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators- Support for innovative medicines’ development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Specificities of the marketing authorisation dossier for biosimilars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Authorisation under exceptional circumstances for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Assessment of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support for innovative medicines’ development at the EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure/ Marketing Authorisation Application file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Consortium, Relevant Literature Section of EuroGCT's Key Resources. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05589511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Fausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://opil.ouplaw.com/display/10.1093/law-oeeul/law-oeeul-e169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing authorisation of generics, biosimilars, and hybrid medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of medicines pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and batch testing of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de termes dans le domaine de la thérapie génique et cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Publicité concernant les MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;Mode d'emploi du &amp;quot;Parcours de développement&amp;quot;&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Implication du public et Données » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Les voies de l'“usage compassionnel” et de l’usage sur base nominative (“named-patients basis”) pour les MTI” de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;La section “littérature pertinente” des ressources clés EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Commercialisation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien spécifique au développement des MTI au niveau de l'EMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'anglais au français de la page &amp;quot;Fabrication&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page MTI : Parcours réglementaires applicables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;A propos des Ressources Clés du projet EuroGCT&amp;quot; du site EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Le parcours de l'&amp;quot;Exemption hospitalière&amp;quot; spécifique aux MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions précoces avec les autorités règlementaires: Traduction de l’anglais au français du chapeau introductif « Early interactions with regulators »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Recherche et Innovation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Recommandations scientifiques du CAT en matière de classification en tant que thérapie innovante&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Classification des thérapies&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien au développement de médicaments innovants: traduction de l’anglais au français du chapeau introductif « Support for innovative medicines’ development », EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien au développement de médicaments innovants au niveau de l'EMA&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05385135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide « Qui sont les destinataires des ressources clés EuroGCT et comment les utiliser? » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes fondamentaux de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation abusive / détournée des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorités de protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-sharing function, Report on development of a knowledge-sharing function within www.eurogct.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroGCT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05500173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D2.9: Update on Research and Regulatory Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.3: Searchable map, Report on development of a searchable map of cell and gene-based therapy activity in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT, D2-2: Research community hub, a report on dissemination and uptake of information produced in WP4 via the EuroGCT online research and regulatory community hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation, report on collation of existing information and links on where to seek information and guidance- Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-1: Landscape mapping, report on mapping of European cell and gene therapy landscape at multiple levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-2: Resources on practical steps- a set of information resources on the practical steps needed for cell and gene therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.9: Initial information on practical steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4. 8: Initial landscape mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européenne. 2022, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.4: Regulator Engagement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frischhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Health Policy Platform of the European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européeenne. 2022, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2021, pp.1-20/DOI : 10.5281/zenodo.7085166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Mahalatchimy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4365-2143</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172268745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is an academic lawyer (PhD in law from the University of Toulouse, France). She is permanent Researcher at the French National Centre for Scientific Research (CNRS, chargée de recherche), Aix Marseille University, Toulon University, Pau & Pays AdourUniversity, International, Comparative and European laws (DICE- CERIC) research lab, Aix-en-Provence, France. She is also Associated researcher to the Centre for Global Health Policy, School of Global Studies, University of Sussex, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie’smain research interest is International, European and Comparative law of biomedical innovations, especially the uses of human genes, cells and tissues for therapeutic (advanced therapy medicinal products), scientific, commercial and industrial purposes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She has been involved in various International, European, French and UK research projects. She published 52 articles, including 23 in peer-reviewed journals, co-coordinated a special issue of the French review Quaderni on Human as therapeutics, and presented 50 communications, including 13 as invited speaker.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does EU non-binding law contribute to the scientific concept of biomedical innovations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a legal concept of biomedical innovations in EU binding law?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the European landscape and specificity of ATMPs guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (10), pp.1262-1269. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcyt.2025.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 664, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme des politiques de santé de l'Union européenne : un outil de participation civile à la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the fragmentation of the human genome editing regulatory landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Politics of Technology, 3, pp.793134. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpos.2021.793134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la solidarité et la circulation des ressources biologiques humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur l'économie du trans-humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 (3), pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and legitimating EU legal regulation of human gene-editing technologies: key facets and functions of an imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and the Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jlb/lsaa080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques : quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les nouveaux enjeux de la politique pharmaceutique européenne: Pour des produits de santé sûrs, innovants et accessibles, Journées Louis Dubouis, Sous la direction de N. De Grove-Valdeyron, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de l’Union européenne dans le domaine de l’innovation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les essais cliniques de médicaments de thérapie innovante: quel avenir pour la réglementation européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les médicaments innovants / Innovative drugs, 29 (2), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.292.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of valuation and payment for regenerative medicine products in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2018.1487282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l’innovation en matière de santé: quelles logiques à l’œuvre dans l’Union européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une cellule souche. Du laboratoire au musée : le défi de la compréhension de la complexité biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Leibing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs : perspectives et collaborations, 17, pp.107-128. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human stem cells patents-Emerging issues and challenges in Europe, United States, China, and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yuen-Ting Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of world intellectual property</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jwip.12098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le monopole pharmaceutique et son avenir : actes du colloque de Paris, 11 octobre 2016, Hors série, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03562389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells’ safety in the European towards an Ethical Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging landscape of reimbursement of regenerative medicine products in the UK: publications, policies and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.611 - 622. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/rme-2017-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimbursement of cell- based regenerative therapy in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.234-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/medlaw/fww009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accreditation and regulations in cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Caunday-Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Slaper-Cortenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBT Science Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (Suppl. 1), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of patentability of Embryonic stem cells in Europe: another restriction by the European Patent Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Intellectual Property Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of European embryonic stem cell patent decisions on research strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.3105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there specific translational challenges in regenerative medicine? Lessons from other fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.885-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brevetabilité des cellules souches embryonnaires humaines : l'uniformisation du droit européen des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités de thérapie cellulaire à l’épreuve de la réglementation sur les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.576 - 583. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143005022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doerte Bemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.93 - 114. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721813484381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560540v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos : Contexte et enjeux soulevés par l’encadrement des thérapies innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Sophie Samuel-Lucas, Pôle Thérapies innovantes et produits issus du corps humain à l’ANSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diagnostic pré- implantatoire – HLA, Etude normative comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.77- 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication of results and disclosure of incidental findings in longitudinal paediatric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial‐sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Antó Boqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.389 - 394. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pai.12087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Mme Annick Schwebig, Présidente du Comité Biotechnologies du Leem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legal Landscape for Advanced Therapies: Material and Institutional Implementation of European Union Rules in France and the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.131-149. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6478.2012.00574.x/full⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Medicines Agency: A public Health European Agency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Grove-Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.25 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Bioethics Law create a 'moral exception' to the use of human cells for health ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dilemata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.17 - 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Advanced Therapy Medicinal Products in the EU: Where Do We Stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.305 - 317. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157180911x574146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation de l’accès au marché des médicaments de thérapie innovante : entre volonté et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.257- 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.281, 2024, Confluence des droits, DICE Editions, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant humain singularisé et le droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Bouteille- Brigant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloques &amp; Essais (236), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Louis Joinet (IFJD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-117, 2026, 978-2-37032-456-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodroit comme modèle des nouveaux enjeux prioritaires du droit pharmaceutique de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria FARTUNOVA-MICHEL; Béligh NABLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel biodroit pour l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant; Larcier, pp.243- 274, 2025, Collection droit de l'Union européenne - Colloques, 9782802776185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49 - The Regulatory Framework for CAR-T Cells in Europe: Current Status and Foreseeable Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBMT; GoCART Coalition; EHA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU CAR-T Handbook, Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 50- Chapter 49, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.15-31, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zbz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transhumain au posthumain : quels droits fondamentaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guylène Nicolas; Aurélie Mahalatchimy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumanisme : de nouveaux droits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, DICE Éditions, pp.103-124, 2024, Confluence des droits, 979-10-97578-23-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain : l'application du principe d'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Cayol; Bénédicte Bévière-Boyer; Wei Wang; Emilie Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.309-329, 2024, Collection de la Chaire d’excellence CNRS : Normandie pour la Paix, 978-2-84934-832-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04472769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Genome Editing in Human iPS Cells: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Georg Dederer; Gregor Frenken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Editing in Human iPS Cells: A Comparative Legal Analysis of National Regulatory Frameworks for iPSC-based Cell/Gene Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-106, 2022, 978-3-030-93022-6. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93023-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. De Grove-Valdeyron (dir.), Innovation et Analyse des risques dans le domaine de la santé et des produits de santé dans l'Union Européenne : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medicines in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Medical Products Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lietzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating Medical Devices in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Comparative Health Law Edited by David Orentlicher and Tamara Hervey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190846756.013.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and legal frameworks for embryonic stem-cell based research in France and in Europe: a challenge for biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUPL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In need for a modern Daedalus? The challenging regulatory path for marketing gene therapy medicinal products in China and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Carmen Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Q. Yanping, A.-M. Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Medicine and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China University of Political Science and Law Press, 2018, 978-7-5620-8420-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on human materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean V. Mchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.222- 241, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU law and policy on new health technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. HERVEY; C. A. YOUNG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook in EU Health Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.197- 221, 2017, 978 1 78536 471 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et maladies rares, le cas des mineurs: principes éthiques et protection des sujets vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poirot- Mazères; Paul Gimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies rares, une voie pour la santé de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes et séminaires, LEH Edition, pp.111- 120, 2015, 978-2-84874-579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical issues in European projects MeDALL &amp; EuroTARGET dealing with biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects légaux et éthiques du commencement de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.307- 317, 2015, 978-2-84874-587-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et médicaments de thérapie innovante : quelle règlementation en droit de l’Union européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie De Grove- Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité des produits de santé dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé, Presses de l’Université des Sciences Sociales de Toulouse, pp.73- 110, 2014, 978-2-36170-091-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consentement éclairé dans la recherche pédiatrique : aspects internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de l'Association française de droit de la santé, Anne Laude, Président. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consentement et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.321-332, 2014, 978-2247134298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal, ethical and social issues in longitudinal studies involving children. An example: The MeDALL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velizara Anastasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions pour la santé et la recherche médicale en faveur des personnes vulnérables et des pays émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.297-308, 2012, 978-2-84874-378-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux biotechnologies dans l'Union Européenne: mesures d'incitation et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.161-171, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues linked to inequality of access aspects to transplantation and accompanying treatments throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Griesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne- Marie Duguet; Isabelle Filippi; Louise Deffrennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des patients, mobilité et accès aux soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’actualité de droit médical, Les Etudes Hospitalières, pp.209-220, 2011, 9782848742502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux médicaments orphelins dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la santé publique dans un contexte transnational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.407-422, 2010, 978-2-84874-146-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial aspects of the advanced therapies’ clinical assays for the graft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Duguet; Isabelle Filippi; Jean Herveg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accès aux transplantations d’organes et de tissus en Europe, et droits aux soins en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'actualité de droit médical, Les Etudes Hospitalières, pp.159-171, 2009, 978-2-84874-121-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new proposal to help researchers in the respect of legal requirements for the exchange of human biological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cambon-Thomsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Kaye; Mark Stranger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice in Biobank Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.191-200, 2009, 9781409492108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques des essais cliniques des thérapies innovantes pour les greffes (Ré- édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Blanquet; Nathalie De Grove-Valdeyron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de droit communautaire de la santé et du médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes de l’Institut de Recherche en droit Européen International et Comparé (V), Presses de l’Université des Sciences Sociales de Toulouse, pp.169-189, 2009, 978-2-915699-84-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU regulation on SoHO: potential consequences on the generation of real-world data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting, GoCART Coalition Session on “The Power of Real-World Education and Real-World Data”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EBMT, GoCART Coalition, Mar 2026, Madrid &amp; Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the expected legislative changes within the EU regarding gene-editing technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addressing Regulatory, Technological-transfer and Industry Aspects in GenE-HumDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the European COST action "Genome Editing to Treat Human Diseases" (COST Action GenE-HumDi), Apr 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant humain singularisé et le droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Le droit du vivant”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Bouteille- Brigant, Themis-UM, Mar 2026, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnology as a catalyst for a coherent and embedded EU regulation of bio-based products: the Commission’s proposal for an EU Biotech Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Health Law, Sep 2026, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05616250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale de la règlementation SoHO et de la proposition du Biotech Act (Invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre des Intégrateurs en Biothérapies et en Bioproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05616233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and Chairing of the EuroGCT Workshop on “Is the EU Regulation on HTA Enhancing Equitable Access to Innovative Medicines in Europe? A EuroGCT workshop”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and chairing of the EuroGCT Lunchtime Symposium on &amp;quot;Policy and regulatory strategies: current and prospective impact on gene and cell therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESGCT, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05313890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Medicines Justice Requires Transparent Medicines Evidence Communication: Why, for Whom, and How?” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological medicines as a model for the general European legislation on medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur invité du workshop “Regulatory decision making and the roles of evidence, values and patient participation” en conférence plénière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Bridges for Medicines Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law for Health and Life, Faculty of Law, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some thoughts on strategies for drafting clear, adaptable guidance for genome editing based medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Frameworks and Clinical Applications in Gene Editing: Formulating Guidelines and Industrial Agreements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European COST action "Genome Editing to Treat Human Diseases" (COST Action GenE-HumDi), Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmented regulatory landscape of human genome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide communication of research results: The EuroGCT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L Flear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genome Editing for Therapy & EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, University of Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation and defragmentation of the European law on biomedical innovation in EU guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des frontières en mouvement: la fragmentation et la défragmentation du droit européen des innovations biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Brosset (CERIC) et Guylène Nicolas (CDSA), Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05541269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’article “Mapping the European landscape and specificity of ATMPs guidance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d’interface dédié aux médicaments de thérapie innovante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de Sécurité du Médicament et des produits de santé (ANSM), Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Project Meeting and 2nd SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the secretome: A comparative analysis of the governance of secretome-based interventions between Canada and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Lithopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Zarzecny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Health Law 2024, Sep 2024, Warsaw (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU non- binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur l’embryon et les cellules souches embryonnaires, Conférence de l'Université Pour Tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur l’embryon et les cellules souches embryonnaires, Conférence de l'Université Pour Tous-Cahors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Project Meeting and 2nd SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Accelerating Cell and Gene Therapy Innovation: Regulatory Pathways in Europe”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Therapies Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Therapies Europe 2024, Sep 2024, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmented regulatory landscape of human genome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Project Meeting and 2nd SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU External health law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniek de Ruijter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villareal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing EU Health Law through Connectivity, I-BioLex in collaboration with UK-FR Partnership “European Union Health Law and Policy” (PI: M. Flear), and E. Gennet’s Junior Professor chair in European Health law and Medicines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genome Editing for Therapy &amp; EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, University of Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines, Medical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing EU Health Law through Connectivity, I-BioLex in collaboration with UK-FR Partnership “European Union Health Law and Policy” (PI: M. Flear), and E. Gennet’s Junior Professor chair in European Health law and Medicines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical innovations in EU binding law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop I-BioLex on “Definitions and regulatory concepts in biolaw”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Mahalatchimy; Xavier Magnon; Marie Glinel, Apr 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sécurité à l'accès aux médicaments biologiques: les nouveaux enjeux prioritaires du biodroit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel modèle pour le biodroit de l’Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Fartunova- Michel, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on contributions on EU law on medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Law Seminar “Evolving EU health law following the Covid-19 pandemic”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maynooth University, Jun 2023, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fragmented regulatory landscape of human genome editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, University of Tübingen (Online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUHealthGov - The EU Health Governance Research Network, Jan 2023, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités règlementaires des essais cliniques pour les médicaments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais cliniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail interdisciplinaire Maladies rares ; Mutation ; Méditerranée (GT3M) des instituts d’établissement d’Aix-Marseille université, SoMuM (Sociétés en Mutation en Méditerranée) et MarMaRa (Marseille Maladies Rares), Apr 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genome Editing for Therapy & EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, University of Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Genome Editing for Research & EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS Blended Intensive Programme: science, ethics &amp; governance of human genome editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, University of Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “Regulatory Revolution: Global Harmonization for Safe Personalized Medicines”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roundtable on “COVID-19 Hangover: How do we Regain the Trust in Research?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Cell &amp; Gene Therapy, May 2023, Paris Palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the implementation of the current EU legal frameworks to organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies: towards collective wisdom: New forms of life: how should organoids be regulated?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TESaCo Colloquium, cycles d’étude de l’Académie des sciences morales et politiques, May 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel discussion on EU pharmaceutical activity: challenges arising from the pharmaceutical strategy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de séminaire du EU Health Governance Research Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi française relative à la bioéthique : évolutions et démocratisation, Conférence de l'Université Pour Tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la loi française sur la bioéthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour le cadre juridique des tissus et des organes destinés à la transplantation ? Le cas des organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du projet ITEGOREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITEGOREC, Jun 2023, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EuroGCT project and the potential involvement of EAHL members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, Annual Conference of the European Association of Health Law, 20-22 April 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoïdes en action : Les aspects éthiques dans ORGANACT, projet de recherche interdisciplinaire en sciences sociales sur les organoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du GDR organoïdes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic Treaty from an EU law perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roundtable on “Access, equity and the relevance of the Pandemic Treaty: lessons from the COVID-19 response” 15th European Public Health Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Petelos, organisator of the roundtable, Nov 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Biolex, 2nd Project Meeting and 1st SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalité et Transhumanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La natalité comme enjeu stratégique de politique de santé publique, 10ème Colloque international France-Chine, 8ème rencontre franco-chinoise de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte BEVIERE-BOYER; Xin CHEN, Dec 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of fragmentation and defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Biolex, 2nd Project Meeting and 1st SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Biolex, 2nd Project Meeting and 1st SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Joint Statement on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participants’ introduction. General Project Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Biolex, 2nd Project Meeting and 1st SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de juristes sur « Transhumansime :de nouveaux droits »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Kick-off meeting, 2021 Thematic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime: de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits fondamentaux comme frontières de la médecine améliorative de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque webinaire, "Le transhumanisme à l'ère de la médecine améliorative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of the EAHL IG on Supranational Biolaw in 2021-2022: Public consultation & Thematic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the EAHL Interest Group on Supranational Biolaw, 20 April 2022, Annual Conference of the European Association of Health Law, Ghent, Belgium, 20-22 April 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules souches et la recherche dans la révision de la loi relative à la bioéthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Regards croisés sur la loi de bioéthique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconstitutionalism in the European Union regulation of gene-editing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Summit organized by The International Forum on the Future of Constitutionalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing and Legitimating EU Legal Regulation of Human Gene-Editing Technologies: Key Facets and Functions of an Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Flear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Symposium of the Journal of law and the Biosciences on “Law, Biomedical Technoscience and Imaginaries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome humain édité : risques et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-colloque « Analyse des risques en santé : entre droit(s), sciences, éthique et attentes sociétales approches européenne et nationale », Journées Louis Dubouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participants’ introduction. General Project Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Biolex, 1st Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de la loi française relative à la bioéthique et les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Médicaments de thérapie innovante » Eurobiomed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal on “Health as a fundamental value. Towards an equitable and inclusive pharmaceutical strategy for the EU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Health Policy Platform Pitch webinar, 2021 Thematic Network semi-finalists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aix-en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche &amp;quot;Transhumanisme: de nouveaux droits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines as private goods for common use? An argumentation from medicines based on human biological elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “The market for medicines in the face of unsatisfied needs: emergency adaptations or a reform on a permanent legal basis?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome humain face au droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Université Pour Tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and ethics beyond gene editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical devices vs medicinal products: what is the impact of the recent European regulatory changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session on the values of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments de thérapie innovante et gestion des risques: quelle place pour le principe de précaution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Louis Dubouis, Les nouveaux enjeux de la politique pharmaceutique européenne: pour des produits de santé sûrs, innovants et accessibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. de Grove-Valdeyron,, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values of biomedical innovation: the legal view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we facilitate the delivery of advanced therapies to patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th ANNUAL MEETING of the European Society for Blood and Marrow Transplantation (EBMT2108)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal and ethical controversies around medical uses of stem cells: Is Medical Ethics Really in the Best interest of the Patient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extra Session on Stem Cells Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer des cellules souches embryonnaires : quels enjeux éthiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th world Congress on Medical Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STRONGER EUROPEAN VOICE TO SUPPORT GENE AND CELL THERAPIES: EUROGCT AS A COMMON TOOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new EU regulation on SoHO: strengthening the protection of donors, recipients and offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking back innovation in different classes of newly-developed medicinal products through the linkage between Nobel and Galien prizes supports a specific status for advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashim Wamutitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd EBMT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Madrid &amp; Virtual, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining cells for biomedical research and innovative therapies: which regulatory pathways in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: exceptional manufacturing returns to the patient's bedside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitraka Rabarimeriarijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and Structuring the Organoid and Organ-on-Chip Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids and organs-on-chip in gene and cell therapy: which innovation strategies in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of national schemes and services for &amp;quot;early interaction&amp;quot; with Regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Véran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What regulatory pathways for health technologies using both medical devices and T&C in the European Union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on cortical and spinal organoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organoids in action: an interdisciplinary approach in social sciences (Organact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vermot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Society for Stem Cell Research, 6th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real access to ATMPs: the cost issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrating regulatory requirements for the development of Gene and Cell therapy products with the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Blood and Marrow Transplant 49th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the ATMPs Guidance Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European regulation on Health Technology Assessment Balancing European and National Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of Advanced Therapy Medicinal Products manufacturing in the European Union: Strengths and limits of current regulatory tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping regulators’ early interactions procedures to support innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marketing Authorisation of Advanced Therapy Medicinal Products under the regulation of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Abstract published in Cytotherapy, 25 (6 Supplement), pp.S160-S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of ATMPs: What are the specificities for quality aspects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. MARY ANN LIEBERT, INC140 HUGUENOT STREET, 3RD FL, NEW ROCHELLE, NY 10801, 33 (23-24), pp.A196-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific guidelines requirements for clinical trials with Advanced Therapy Medicinal Products in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARY ANN LIEBERT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33 (23-24), pp.A197-A197, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing gene and cell therapies from lab to patients: the EuroGCT research pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lorigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative quality aspects of gene therapy medicinal products and medicinal products containing genetically modified cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Lacaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving access to innovative medicines: proposals from national authorities to revise the European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current revision of the orphan medicines regulation in the EU: what is at stake for gene and cell therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the quality challenges regarding comparibility considerations of Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control and batch release aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Mbodj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law (8th EAHL-Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What specificity for the clinical aspects of investigational advanced therapy medicinal products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diack Adja Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mongalgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Aspects of Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlota Santos- Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Association of Health Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new European regulation on Health Technology Assessment: what changes for Advanced Therapy Medicinal Products ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Juët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATIONS SUR LA COMMUNICATION, LES RELATIONS INTERPERSONNELLES ET LES INTERACTIONS DANS LES CLASSES AUTOUR DE LA THEMATIQUE « TRANSHUMANISME ET DROIT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur « Transhumanisme : de nouveaux droits ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 1 et Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport augmenté, une révolution en marche à autoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs médicaux au service du transhumanisme: jusqu’où doit-on aller ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Chiasserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Paolantonacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime : de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapie génique germinale et transhumanisme: entre amélioration de la qualité de vie et eugénisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Misi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Partie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bébés pour demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Veret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Arbouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumansime: de nouveaux droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION À MI-PARCOURS DU PROJET DE RECHERCHE RELATIF AU TRANSHUMANISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Transhumansime :de nouveaux droits » Parties 1 et 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery of advanced therapies to patients: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Booklet of I-BioLex posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Tamara K. Hervey – EU health law in the UK: From the past to the present, and towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://confluencedesdroits-larevue.com/?p=3591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. MAHALATCHIMY, interviewée par Philippe Testard-Vaillant, Innovations biomédicales: le droit comme garde-fou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testard-Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome editing and the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome editing and the law around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post/Trans-humanisme et droits de l’Homme - Dimension économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Galloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de réflexion: transhumansimes et droits de l’homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting values of biomedical innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Faulkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of stem cell research in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Définitions et concepts du biodroit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Magnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluence des droits_La revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Humain médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, pp.1-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05366214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dubruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05616196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from National medicines Agencies for the development of innovative medicines at the National levels, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Modified Organisms-based Advanced Therapy Medicinal Products, Open access on EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human body elements for human applications / EU Regulation 2024/1938 on substances of human origin intended for human application, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05582369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support from several competent authorities for the development of innovative medicines, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes Pratiques de Fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossary of terms in gene and cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs specific &amp;quot;Hospital exemption&amp;quot; pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04913813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de demande d'autorisation de mise sur le marché pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/ Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT scientific recommendations on classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix et prise en charge des médicaments en France : Introduction et parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey-Claire Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMPs: Applicable regulatory pathways. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au marché pour les médicaments de thérapie innovante/ Accélération des Procédures d'autorisation de mise sur le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de fabrication des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Consortium, Who should use EuroGCT’s key resources, and how to use them?, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium EuroGCT, How to use Research Pathways, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Involvement and Data/Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Manufacturing Practice for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage et étiquetage des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Compassionate use” and “named-patients basis” pathways for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure centralisée pour les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure d’évaluation accélérée des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché conditionnelle les médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorisation de mise sur le marché sous circonstances exceptionnelles des médicaments de thérapie innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT consortium, About EuroGCT’s Key Resources, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05589579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Marketing Authorisation of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Expediting marketing authorisation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation: Advertising of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapy classification: Human body elements for therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators- Support for innovative medicines’ development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising of ATMPs, EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support specific to ATMPs’ development at EMA level. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support specific to ATMPs’ development at EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Specificities of the marketing authorisation dossier for biosimilars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing Authorisation under exceptional circumstances for ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Assessment of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early interactions with regulators: Support for innovative medicines’ development at the EMA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure/ Marketing Authorisation Application file</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Access for ATMPs- Standard Marketing Authorisation Pathway: Centralised Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of ATMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04289930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Consortium, Relevant Literature Section of EuroGCT's Key Resources. EuroGCT Website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05589511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Therapy Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Fausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://opil-ouplaw-com.lama.univ-amu.fr/display/10.1093/law-oeeul/law-oeeul-e231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphan medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://opil.ouplaw.com/display/10.1093/law-oeeul/law-oeeul-e169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing authorisation of generics, biosimilars, and hybrid medicinal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging and labelling of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency of medicines pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law [OEEUL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing and batch testing of medicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Taboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Encylopedia of EU Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français, Soutien de plusieurs autorités compétentes en faveur du développement de médicaments innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05616220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Publicité concernant les MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de termes dans le domaine de la thérapie génique et cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bottacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien spécifique au développement des MTI au niveau de l'EMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l'anglais au français de la page &amp;quot;Fabrication&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;La section “littérature pertinente” des ressources clés EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Commercialisation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Les voies de l'“usage compassionnel” et de l’usage sur base nominative (“named-patients basis”) pour les MTI” de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;Mode d'emploi du &amp;quot;Parcours de développement&amp;quot;&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée « Implication du public et Données » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page MTI : Parcours réglementaires applicables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide &amp;quot;A propos des Ressources Clés du projet EuroGCT&amp;quot; du site EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l'entrée &amp;quot;Le parcours de l'&amp;quot;Exemption hospitalière&amp;quot; spécifique aux MTI&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Recherche et Innovation&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions précoces avec les autorités règlementaires: Traduction de l’anglais au français du chapeau introductif « Early interactions with regulators »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Recommandations scientifiques du CAT en matière de classification en tant que thérapie innovante&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05383495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de la page &amp;quot;Classification des thérapies&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien au développement de médicaments innovants: traduction de l’anglais au français du chapeau introductif « Support for innovative medicines’ development », EuroGCT website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05501226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français de l’entrée &amp;quot;Soutien au développement de médicaments innovants au niveau de l'EMA&amp;quot; de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05385135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de l’anglais au français du guide « Qui sont les destinataires des ressources clés EuroGCT et comment les utiliser? » de EuroGCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Burakova-Lorgnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes fondamentaux de la protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorités de protection des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation abusive / détournée des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-sharing function, Report on development of a knowledge-sharing function within www.eurogct.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroGCT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05500173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D2.9: Update on Research and Regulatory Hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.3: Searchable map, Report on development of a searchable map of cell and gene-based therapy activity in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Européeenne. 2025, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04930206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT, D2-2: Research community hub, a report on dissemination and uptake of information produced in WP4 via the EuroGCT online research and regulatory community hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-1: Landscape mapping, report on mapping of European cell and gene therapy landscape at multiple levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT D4-2: Resources on practical steps- a set of information resources on the practical steps needed for cell and gene therapy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation, report on collation of existing information and links on where to seek information and guidance- Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.9: Initial information on practical steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4. 8: Initial landscape mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européenne. 2022, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.4: Regulator Engagement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2022, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health as a fundamental value. Towards an inclusive and equitable pharmaceutical strategy for the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frischhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lean Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara K. Hervey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Health Policy Platform of the European Commission. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Yu Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission Européeenne. 2022, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2021, pp.1-20/DOI : 10.5281/zenodo.7085166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D57DE1D"/>
+    <w:nsid w:val="CC7471A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-mahalatchimy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4365-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172268745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2025.06.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507409v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.793134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jlb/lsaa080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.292.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faulkner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1487282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leibing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1724" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yuen-Ting Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwip.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/rme-2017-0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/medlaw/fww009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Caunday-Rigot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Slaper-Cortenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taboulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gardner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Magalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velizara Anastasova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial&#8208;sebbag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Ant&#243; Boqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560611v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2012.00574.x/full" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180911x574146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/16728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecodroit.univ-lemans.fr/fr/actualites/en-2026/mars-2026/le-droit-du-vivant.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zc5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93023-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93023-3_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/DW4-161B0BJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lietzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zettler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.57" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.58" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Carmen Howard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Mchale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Griesche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364618v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Couturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Lithopoulos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zarzecny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842611v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166046v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579445v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bottacci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Habib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901474v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406629v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Flear" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938462v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yu Kuo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Love" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Wamutitu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314447v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumoulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rabarimeriarijaona" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Agnelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842702v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lorigan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blackburn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ju&#235;t" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290584v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#232;gre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901386v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgct.eu/Events/Upcoming-events.aspx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901248v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lanson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779383v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lacaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780286v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diack Adja Fatou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mongalgi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Le Corre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Santos- Peixoto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Mbodj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406451v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lahaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Perkins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charleux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406456v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chiasserini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paolantonacci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405330v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Misi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Migliore" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevallier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406459v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Veret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Arbouhi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte C Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938479v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365079v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Testard-Vaillant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829660v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769219v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226360v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587621v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842483v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Claire Ruiz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846529v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669915v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587574v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842477v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669908v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669916v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846507v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589579v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289972v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587712v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290038v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589326v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290048v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290043v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290000v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289984v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289991v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901181v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901157v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289930v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589511v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Fausch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989855v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166004v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901058v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364746v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burakova-Lorgnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364892v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364913v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364835v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364788v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364712v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364811v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364774v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501203v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364685v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383495v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364693v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365816v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842521v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842494v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500173v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930218v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930206v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290634v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290644v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290639v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780366v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Waite" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780332v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780394v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frischhut" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780340v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780313v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-mahalatchimy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4365-2143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172268745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2025.06.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507409v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.793134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean Lau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jlb/lsaa080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Grove-Valdeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.292.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faulkner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1487282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leibing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1724" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yuen-Ting Wong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwip.12098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/rme-2017-0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/medlaw/fww009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Caunday-Rigot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Slaper-Cortenbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Taboulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gardner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Magalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velizara Anastasova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial&#8208;sebbag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Ant&#243; Boqu&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.12087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560611v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2012.00574.x/full" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157180911x574146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/16728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecodroit.univ-lemans.fr/fr/actualites/en-2026/mars-2026/le-droit-du-vivant.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zbz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zc5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93023-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93023-3_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/DW4-161B0BJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lietzan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zettler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.57" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190846756.013.58" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Meng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Carmen Howard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Mchale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Griesche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366289v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313890v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Couturier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601926v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Lithopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zarzecny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842620v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniek de Ruijter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villareal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606546v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bottacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Habib" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901516v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901474v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Flear" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406630v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406460v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938450v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938462v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yu Kuo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Love" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Wamutitu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380151v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magalon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumoulin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rabarimeriarijaona" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Agnelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314478v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314257v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314492v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842598v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842702v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290303v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lorigan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blackburn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290574v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ju&#235;t" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#232;gre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andrieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901386v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgct.eu/Events/Upcoming-events.aspx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779383v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lacaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lanson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901429v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chey" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Mbodj" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diack Adja Fatou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mongalgi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779408v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Le Corre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Santos- Peixoto" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182658v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406451v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lahaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Perkins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charleux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406456v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chiasserini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Paolantonacci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405330v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Misi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Migliore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevallier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406459v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Veret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Arbouhi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte C Bernard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182671v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernardot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938479v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669907v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158112v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Testard-Vaillant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158076v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158115v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829660v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769093v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769219v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226360v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366214v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616196v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubruel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497214v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546769v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582369v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913820v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364461v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913813v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842483v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842473v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Claire Ruiz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842376v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669913v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846529v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669915v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669910v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842477v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669908v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842395v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846507v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589579v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290007v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289972v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290048v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290043v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290020v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589326v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587712v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290038v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290000v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289984v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289991v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290031v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901181v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901157v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289930v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589511v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Fausch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989855v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901028v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901039v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901058v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901017v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616220v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burakova-Lorgnier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364746v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364536v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364851v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364712v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364835v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364788v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365829v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364913v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364865v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364811v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364774v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364685v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501203v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383495v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501226v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385135v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365816v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842521v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842512v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842494v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842503v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500173v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930218v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930206v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290642v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290639v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290644v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780366v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Waite" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780332v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780324v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780394v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Frischhut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780340v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780313v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>