--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,2183 +240,2765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of an Early Colonial Building on the Northern Frontier of Mesoamerica</w:t>
+                <w:t xml:space="preserve">Genomic and morphometric evidence for Austronesian-mediated pig translocation in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lefebvre</w:t>
+                <w:t xml:space="preserve">David W G Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Negrete Reyes</w:t>
+                <w:t xml:space="preserve">Aurelie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Manin</w:t>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lizeth Hernández Velázquez</w:t>
+                <w:t xml:space="preserve">Kristina Tabbada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Barrientos Juárez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10761-025-00798-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adv4963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291640v1</w:t>
+                <w:t xml:space="preserve">hal-05563065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient dog mitogenomes support the dual dispersal of dogs and agriculture into South America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Archaeology of an Early Colonial Building on the Northern Frontier of Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Negrete Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelos Antonios Dimopoulos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Lizeth Hernández Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Barrientos Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2443⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10761-025-00798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118132v1</w:t>
+                <w:t xml:space="preserve">hal-05291640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Genomics Reveals the Origin, Dispersal, and Human Management of East Asian Domestic Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Le Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (9), pp.msaf214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement dynamics, subsistence economies and climate change during the late Holocene at Nunura Bay (Sechura Desert, Peru): A multiproxy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Villa</w:t>
+                <w:t xml:space="preserve">Ancient dog mitogenomes support the dual dispersal of dogs and agriculture into South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bermeo</w:t>
+                <w:t xml:space="preserve">Regis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Audrey Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Evangelos Antonios Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0281545. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2049), pp.20242443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040519v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering domestication from a process archaeology perspective</w:t>
+                <w:t xml:space="preserve">Settlement dynamics, subsistence economies and climate change during the late Holocene at Nunura Bay (Sechura Desert, Peru): A multiproxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Bogaard</w:t>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Allaby</w:t>
+                <w:t xml:space="preserve">Nicolas Bermeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin S Arbuckle</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bendrey</w:t>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Crowley</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0281545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00438243.2021.1954990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357286v1</w:t>
+                <w:t xml:space="preserve">hal-04040519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify the Mexican hairless dog in the archaeological record? Morphological and genetic insights from Tizayuca, Basin of Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconsidering domestication from a process archaeology perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+                <w:t xml:space="preserve">Amy Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Bastian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Robin Allaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tombret</w:t>
+                <w:t xml:space="preserve">Benjamin S Arbuckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bendrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.008⟩</w:t>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2021.1954990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904535v1</w:t>
+                <w:t xml:space="preserve">hal-03357286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism among Mesoamerican turkeys: a key for understanding past husbandry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Can we identify the Mexican hairless dog in the archaeological record? Morphological and genetic insights from Tizayuca, Basin of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01847083v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of animals in Northern Mesoamerica, between the Classic and the Conquest (200-1521 AD). An attempt at regional synthesis on central Mexico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sexual dimorphism among Mesoamerican turkeys: a key for understanding past husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/az2016n2a5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.526 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093074v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The use of animals in Northern Mesoamerica, between the Classic and the Conquest (200-1521 AD). An attempt at regional synthesis on central Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/az2016n2a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El uso de los animales en una ciudad tarasca posclásica: estudio arqueozoológico del sitio de Malpaís Prieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arqueobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (9), pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Kennedy Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla F. Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corona-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erin Kennedy Thornton Aurélie Manin, Camilla F. Speller Eduardo Corona-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the history of turkey domestication and management. A transatlantic perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Muséum National d'Histoire Naturelle; CNRS, pp.11-19, 2025, 978-2-38327-026-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent investigations into the cultural history of the common turkey (Meleagris gallopavo) in Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Manin, Camilla F. Speller, Eduardo Corona-M. &amp; Erin Kennedy Thornton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the history of turkey domestication and management. A transatlantic perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Muséum national d'Histoire naturelle; CNRS, 2025, 978-2-38327-026-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the history of turkey management and domestication. A transatlantic perspective. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Kennedy Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla F Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corona-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erin Kennedy Thornton; Aurélie Manin; Camilla F. Speller; Eduardo Corona-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the history of turkey domestication and management. A transatlantic perspective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-315, 2025, Natures en sociétés, 978-2-38327-023-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Woods to Being Food: Meleagris gallopavo Since the Late Pleistocene Age to the Formative Period, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Frida Silva-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Arroyo-Cabrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corona-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Jaime Zúñiga-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo G Navarro-Sigüenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity Management and Domestication in the Neotropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2025, 9783032075574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64203-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global expansion. Turkeys into the 21 st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corona-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia I Alvarado León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla F Speller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Kennedy Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie MANIN; Camilla F. SPELLER; Eduardo CORONA-M; Erin Kennedy THORNTON. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the history of turkey domestication and management. A transatlantic perspective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Museum national d'Histoire naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Natures en sociétés, 978-2-38327-026-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation du site néolithique de Bellevue à Chenommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.377-397, 2022, 9782358420297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03869945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canis spp. identification in central Mexico and its archaeological implications : toward a better understanding of the ecology and the cultural role of canids in ancient MesoAmerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivir en el Malpaís: arqueología de las unidades habitacionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pereira Gregory, Padilla Gutiérrez Eliseo F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ciudad Perdida. Raíces de los soberanos tarascos, catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAH/Ediciones del Museo Nacional de Antropología e Historia, pp.37-43, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilización material y simbólica de los animales en Vista Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Stresser-Péan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vista Hermosa. Nobles, artesanos y mercaderes en los confines del mundo huesteco. Volumen III: El arte y la vida en la Huesteca posclásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Secretaría de Cultura - Instituto Nacional de Antropología et Historia - Museo Nacional de Antropología / Fundación Stresser-Péan / Centro de Estudios Mexicanos y Centroaméricanos, pp.9-50, 2018, Vista Hermosa. Nobles, artesanos y mercaderes en los confines del mundo huesteco. Volumen III: El arte y la vida en la Huesteca posclásica, 978-607-539-184-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the history of turkey management and domestication A transatlantic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla F. Speller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corona-M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Kennedy Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Inist-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.406, 2025, Natures en sociétés, Hélène Artaud; Mélanie Roustan; Marie-Pierre Ruas, 978-2-38327-026-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118331v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-02135705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Diversity of Pig and Wild Boar Genomics. The Caspian Sea Area and its Potential to Explore Population and Cultural Exchanges In the Area</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop, The Neolithic Transition in the Caspian Sea Region.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Novosibirsk State University. (Online), Russia</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036453v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Diversity of Pig and Wild Boar Genomics. The Caspian Sea Area and its Potential to Explore Population and Cultural Exchanges In the Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">International Workshop, The Neolithic Transition in the Caspian Sea Region.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Novosibirsk State University. (Online), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pescadores, cazadores, agricultores y ciudadanos el territorio compartido del Malpaís Prieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encuentro la cultura tarasca, aproximaciones y retos interdisciplinares Épocas prehispánica, colonial y contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, La Piedad, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2426,1066 +3008,1066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects matériels et symboliques de l'utilisation des animaux dans le nord de la Mésoamérique, entre le Classique et la Conquête (200-1521 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Muséum national d'Histoire naturelle, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01439349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet UACÚSECHA, Rapport quadriennal sur les travaux de fouille menés au Malpaís Prieto et autres sites de la région de Zacapu, Michoacán. (2010-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - ArchAm; Maison de l'Archéologie et de l'Ethnologie de Nanterre; CEMCA - CENTRE D'ETUDES MEXICAINES ET CENTRAMERICAINES. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto UACÚSECHA, Informe técnico sobre los trabajos de campo llevados a cabo en Malpaís Prieto y otros asentamientos de la región de Zacapu, Michoacán. Temporada 5 (noviembre-diciembre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Archéologie et de l'Ethnologie de Nanterre; CNRS - ArchAm; CEMCA - CENTRE D'ETUDES MEXICAINES ET CENTRAMERICAINES. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto UACÚSECHA, Informe técnico sobre los trabajos de campo llevados a cabo en Malpaís Prieto y otros asentamientos de la región de Zacapu, Michoacán. Temporada 4 (octubre-noviembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - ArchAm; Maison de l'Archéologie et de l'Ethnologie de Nanterre; CEMCA - CENTRE D'ETUDES MEXICAINES ET CENTRAMERICAINES. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet UACÚSECHA, Rapport d'activités sur les opérations de fouille menées au Malpaís Prieto et autres sites de la région de Zacapu, Michoacán. (2010-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet UACÚSECHA, Rapport d'activités sur les travaux de fouille menés au Malpaís Prieto et autres sites de la région de Zacapu, Michoacán. (2010-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Michelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Archéologie et de l'Ethnologie de Nanterre. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto Uacúsecha, (Identificación y utilización de los espacios en el sitio posclásico el malpaís prieto y en el complejo urbano del malpaís de Zacapu, Michoacán, México)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Archéologie et de l'Ethnologie de Nanterre; Université Paris 1 - Panthéon-Sorbonne. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet UACÚSECHA, Rapport d'activité sur les travaux de fouille et de laboratoire menés au Malpaís Prieto et autres sites de la région de Zacapu, Michoacán. (2010-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - ArchAm; Maison de l'Archéologie et de l'Ethnologie de Nanterre; CEMCA - CENTRE D'ETUDES MEXICAINES ET CENTRAMERICAINES. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster &amp;quot;Estudios de laboratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrientos Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00994559v1</w:t>
-              </w:r>
-[...830 lines deleted...]
-                <w:t xml:space="preserve">halshs-00993967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3632,51 +4214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songmei Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.101099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Negrete Reyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizeth Hern&#225;ndez Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Barrientos Ju&#225;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-025-00798-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Zhao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Le Lei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allaby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crowley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2021.1954990" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla F. Speller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corona-M." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Kennedy Thornton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/exploring-history-turkey-management-and-domestication" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Frida Silva-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Arroyo-Cabrales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corona-M" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaime Z&#250;&#241;iga-Vega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G Navarro-Sig&#252;enza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64203-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jadot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrientos Isaac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songmei Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.101099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W G Stanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Manin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Tabbada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adv4963" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lefebvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Negrete Reyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizeth Hern&#225;ndez Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Barrientos Ju&#225;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-025-00798-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Le Lei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allaby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Crowley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2021.1954990" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Kennedy Thornton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla F. Speller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corona-M" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla F Speller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/natures-en-societes/exploring-history-turkey-management-and-domestication" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Frida Silva-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Arroyo-Cabrales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaime Z&#250;&#241;iga-Vega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo G Navarro-Sig&#252;enza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64203-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I Alvarado Le&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jadot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corona-M." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/en/collections/natures-en-societes/exploring-history-turkey-management-and-domestication" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frantz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrientos Isaac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>