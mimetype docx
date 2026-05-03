--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -599,235 +599,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable marketing: Let’s accelerate transformations!</w:t>
+                <w:t xml:space="preserve">Marketing durable : accélérons les transformations !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (3), pp.2-4. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.3-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20515707231180395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07673701231177803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752661v1</w:t>
+                <w:t xml:space="preserve">hal-04612210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing durable : accélérons les transformations !</w:t>
+                <w:t xml:space="preserve">Sustainable marketing: Let’s accelerate transformations!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (3), pp.3-6. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.2-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07673701231177803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20515707231180395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612210v1</w:t>
+                <w:t xml:space="preserve">hal-04752661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress from ASDEX Upgrade experiments in preparing the physics basis of ITER operation and DEMO scenario development</w:t>
               </w:r>
@@ -2295,295 +2295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beurskens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Coda</w:t>
+                <w:t xml:space="preserve">A. Kallenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aguiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
+                <w:t xml:space="preserve">L. Aho-Mantila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, </w:t>
+              <w:t xml:space="preserve">, 2017, 57 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803885v1</w:t>
+                <w:t xml:space="preserve">hal-01785571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kallenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aguiam</w:t>
+                <w:t xml:space="preserve">M. Beurskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aho-Mantila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Arden</w:t>
+                <w:t xml:space="preserve">A. Hakola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (10), </w:t>
+              <w:t xml:space="preserve">, 2017, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785571v1</w:t>
+                <w:t xml:space="preserve">hal-03803885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Physics with the Hubble Frontier Fields: Constraining Dark Matter Models with the Abundance of Extremely Faint and Distant Galaxies</w:t>
               </w:r>
@@ -5408,51 +5408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/consommer-sans-detruire/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241253369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231180395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231177803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac207f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik St-Onge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reinke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grover" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd7b7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Turner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Freethy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Harrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolfrum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arredondo Parra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab18b8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117701416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Senecal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.79.95" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02542509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totzauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/61" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault-Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O. C. Werle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115602851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prigent-Simonin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.053.0016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00585292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2010.01131.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB8PJFXK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.059.39.48" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070802300303" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duperrex" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschaseaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00649498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01074137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Montet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieh&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00609388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotrowski Mathilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00815506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00607840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/consommer-sans-detruire/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241253369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231177803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231180395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac207f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik St-Onge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reinke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grover" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd7b7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Turner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Freethy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Harrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolfrum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arredondo Parra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab18b8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117701416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Senecal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.79.95" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02542509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totzauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/61" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault-Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O. C. Werle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115602851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prigent-Simonin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.053.0016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00585292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2010.01131.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB8PJFXK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.059.39.48" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070802300303" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duperrex" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschaseaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00649498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01074137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Montet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieh&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00609388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotrowski Mathilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00815506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00607840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>