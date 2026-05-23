--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2087,503 +2087,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01864552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la créativité du consommateur par la pensée analogique : comment adapter distance et contenu du transfert ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miroir, mon beau miroir, facilite mes choix ! L’influence de l’essayage virtuel dans un contexte omnicanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Trendel</w:t>
+                <w:t xml:space="preserve">Sylvain Senecal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik St-Onge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.78-93. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.79-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370117701416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.091.79.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056506v1</w:t>
+                <w:t xml:space="preserve">hal-02308006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroir, mon beau miroir, facilite mes choix ! L’influence de l’essayage virtuel dans un contexte omnicanal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuler la créativité du consommateur par la pensée analogique : comment adapter distance et contenu du transfert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Senecal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anik St-Onge</w:t>
+                <w:t xml:space="preserve">Olivier Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91, pp.79-95. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.78-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.091.79.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370117701416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308006v1</w:t>
+                <w:t xml:space="preserve">hal-02056506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kallenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aguiam</w:t>
+                <w:t xml:space="preserve">M. Beurskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aho-Mantila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Arden</w:t>
+                <w:t xml:space="preserve">A. Hakola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (10), </w:t>
+              <w:t xml:space="preserve">, 2017, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785571v1</w:t>
+                <w:t xml:space="preserve">hal-03803885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of progress in European medium sized tokamaks towards an integrated plasma-edge/wall solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beurskens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Coda</w:t>
+                <w:t xml:space="preserve">A. Kallenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aguiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
+                <w:t xml:space="preserve">L. Aho-Mantila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, </w:t>
+              <w:t xml:space="preserve">, 2017, 57 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803885v1</w:t>
+                <w:t xml:space="preserve">hal-01785571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Physics with the Hubble Frontier Fields: Constraining Dark Matter Models with the Abundance of Extremely Faint and Distant Galaxies</w:t>
               </w:r>
@@ -3274,51 +3274,51 @@
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4766893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387209v1</w:t>
+                <w:t xml:space="preserve">hal-03319030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear magnetohydrodynamic simulations of density evolution in Tore Supra sawtoothing plasmas</w:t>
               </w:r>
@@ -3408,51 +3408,51 @@
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4766893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319030v1</w:t>
+                <w:t xml:space="preserve">hal-02387209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les consommateurs perçoivent-ils la proximité à l'égard d'un circuit court alimentaire ?</w:t>
               </w:r>
@@ -3983,203 +3983,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing durable</w:t>
+                <w:t xml:space="preserve">Marketing Durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pearson, pp.216, 2021, 978-2-326-00265-4</w:t>
+              <w:t xml:space="preserve">PEARSON, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752665v1</w:t>
+                <w:t xml:space="preserve">hal-03267974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing Durable</w:t>
+                <w:t xml:space="preserve">Marketing durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PEARSON, 2021</w:t>
+              <w:t xml:space="preserve">Pearson, pp.216, 2021, 978-2-326-00265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267974v1</w:t>
+                <w:t xml:space="preserve">hal-04752665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5408,51 +5408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/consommer-sans-detruire/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241253369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231177803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231180395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac207f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik St-Onge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reinke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grover" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd7b7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Turner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Freethy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Harrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolfrum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arredondo Parra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab18b8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117701416" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Senecal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.79.95" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02542509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totzauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/61" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault-Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O. C. Werle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115602851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prigent-Simonin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.053.0016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00585292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2010.01131.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB8PJFXK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.059.39.48" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070802300303" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duperrex" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschaseaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00649498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01074137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Montet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieh&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00609388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotrowski Mathilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00815506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00607840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ochs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/consommer-sans-detruire/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707241253369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231177803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231180395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac207f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik St-Onge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reinke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvagni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grover" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd7b7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Turner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Freethy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agostini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab25cb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Harrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolfrum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02882296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abduallev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abhangi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab2276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arredondo Parra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab18b8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Merle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Senecal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.79.95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117701416" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beurskens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02542509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Totzauer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/61" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault-Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline O. C. Werle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115602851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prigent-Simonin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#252;tjens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Luciani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392454v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.053.0016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00585292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chandon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2010.01131.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB8PJFXK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.059.39.48" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070802300303" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duperrex" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschaseaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00649498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01074137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Montet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieh&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00609388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotrowski Mathilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00815506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00607840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>