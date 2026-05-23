--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the diversity and the temporal dynamics of inter-row management in smallholder immature rubber plantations in Thailand</w:t>
+                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Simon</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
+                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Chambon</w:t>
+                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patjima Kongplub</w:t>
+                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kannika Sajjaphan</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170, pp.127774. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246393v1</w:t>
+                <w:t xml:space="preserve">hal-05391220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chaire AgroSYS : dix ans d'innovation dans la circulation des savoirs pour la transition agroécologique</w:t>
               </w:r>
@@ -627,191 +627,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Unravelling the diversity and the temporal dynamics of inter-row management in smallholder immature rubber plantations in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
+                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
+                <w:t xml:space="preserve">Bénédicte Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
+                <w:t xml:space="preserve">Patjima Kongplub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Kannika Sajjaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391220v2</w:t>
+                <w:t xml:space="preserve">hal-05246393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1029,606 +1029,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et agroécologie - Variabilité de développement des couverts végétaux selon les conditions climatiques et les itinéraires techniques dans un réseau de parcelles de viticulteurs en Languedoc-Roussillon</w:t>
+                <w:t xml:space="preserve">How to combine soil and plant indicators to manage nitrogen fertilisation in vineyards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Garcia</w:t>
+                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bolandard</w:t>
+                <w:t xml:space="preserve">Gabriel Ruetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (21), pp.e40099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566529v1</w:t>
+                <w:t xml:space="preserve">hal-04938981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine soil and plant indicators to manage nitrogen fertilisation in vineyards?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ruetsch</w:t>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Demarle</w:t>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40099⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938981v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.GE1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viticulture et agroécologie - Variabilité de développement des couverts végétaux selon les conditions climatiques et les itinéraires techniques dans un réseau de parcelles de viticulteurs en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Fouillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Rigal</w:t>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bolandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575614v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, adoption and performances of inter-row management practices in immature rubber plantations. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kannika Sajjaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,1597 +1673,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Genty</w:t>
+                <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.127161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834839v1</w:t>
+                <w:t xml:space="preserve">hal-04533763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bouisson</w:t>
+                <w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533763v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
+                <w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léo Garcia</w:t>
+                <w:t xml:space="preserve">Mickaël Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lacapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136473v1</w:t>
+                <w:t xml:space="preserve">hal-04474605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474605v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t>
+                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208395v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03988369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759629v1</w:t>
+                <w:t xml:space="preserve">hal-03819778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776173v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">How to increase the joint provision of ecosystem services by agricultural systems. Evidence from coffee-based agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Notaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.103332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819778v1</w:t>
+                <w:t xml:space="preserve">hal-03455828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (1), pp.87-99. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pour gérer les adventices, quelles opportunités et quels effets des couverts végétaux?, 12 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599453v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to increase the joint provision of ecosystem services by agricultural systems. Evidence from coffee-based agroforestry systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Notaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Cécile Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, pp.103332. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455828v1</w:t>
+                <w:t xml:space="preserve">hal-03759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the pluriannual dynamics of grapevine growth responses to nitrogen supply using a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of conservation agriculture maize-based cropping systems on soil health and crop performance in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kulagowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,64 +3751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t>
@@ -3984,77 +3984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Storkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t>
@@ -4239,103 +4239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t>
@@ -4367,693 +4367,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-based approach for agroecology: contribution of service crop root traits to explain soil aggregate stability in vineyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Garcia</w:t>
+                <w:t xml:space="preserve">Gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Damour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Romain Leporatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Shiva Gharibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Alana Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.1-14. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.289-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3874-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063618v1</w:t>
+                <w:t xml:space="preserve">hal-02619795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+                <w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2431⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619795v1</w:t>
+                <w:t xml:space="preserve">hal-02627514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Trait-based approach for agroecology: contribution of service crop root traits to explain soil aggregate stability in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3874-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627514v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting cover crop soil coverage to soil depth to limit competition for water in a Mediterranean vineyard</w:t>
+                <w:t xml:space="preserve">N-Pérennes, un outil de raisonnement de la fertilisation azotée en cultures pérennes : application à la vigne et à certains arbres fruitiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delpuech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bidaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.04.013⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191200753969443E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627539v1</w:t>
+                <w:t xml:space="preserve">hal-01848562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Pérennes, un outil de raisonnement de la fertilisation azotée en cultures pérennes : application à la vigne et à certains arbres fruitiers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting cover crop soil coverage to soil depth to limit competition for water in a Mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dubrulle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.433-443. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5191200753969443E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848562v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of service crops for the provision of ecosystem services in vineyards: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,425 +5115,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of combined deficit irrigation and grass competition at plantation on peach tree root distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Fida Temani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582291v1</w:t>
+                <w:t xml:space="preserve">hal-01608681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of combined deficit irrigation and grass competition at plantation on peach tree root distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oswaldo Forey</w:t>
+                <w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Temani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+                <w:t xml:space="preserve">Aurélien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.16-24. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608681v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t>
+                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Biarnès</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+                <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658873v1</w:t>
+                <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trade-off between grape yield and grapevine susceptibility to powdery mildew and grey mould depends on inter-annual variations in water stress</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,423 +5630,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of regulated deficit irrigation on growth and photosynthesis in young peach trees intercropped with grass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oswaldo Forey</w:t>
+                <w:t xml:space="preserve">The soil quality concept as a framework to assess management practices in vulnerable agroecosystems: A case study in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidio Lardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.456-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509036v1</w:t>
+                <w:t xml:space="preserve">hal-01269375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil quality concept as a framework to assess management practices in vulnerable agroecosystems: A case study in Mediterranean vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Villenave</w:t>
+                <w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.047⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269375v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential effect of regulated deficit irrigation on growth and photosynthesis in young peach trees intercropped with grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03499357v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen fluxes in chickpea grown in Mediterranean agroforestry systems</w:t>
               </w:r>
@@ -6149,77 +6149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ecosystem services trade-offs to design agroecosystems with perennial crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,161 +6540,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grapevine bud fertility and number of berries per bunch are determined by water and nitrogen stress around flowering in the previous year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+                <w:t xml:space="preserve">hal-01506314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols agricoles : évaluation de leviers d’action pour la France</w:t>
               </w:r>
@@ -6912,131 +6882,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine bud fertility and number of berries per bunch are determined by water and nitrogen stress around flowering in the previous year</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.9-20. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506314v1</w:t>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing light competition for cereal production in temperate agroforestry systems using experimentation and crop modelling</w:t>
               </w:r>
@@ -7177,64 +7177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7289,64 +7289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses de la flore adventice aux différents modes d’entretien du sol et effets sur la croissance de la vigne : le cas du Domaine du Chapitre (Sud de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339 (1-2), pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8154,461 +8154,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and forms of organic carbon in a no-tillage under cover crops system on clayey Oxisol in dryland rice production (Cerrados, Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soils, a sink for N2O? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Wrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Aloisio Alves Moreira</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 94 (1), pp.122-132. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01280.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659068v1</w:t>
+                <w:t xml:space="preserve">hal-02669178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O and CH4 emissions from soils under conventional and no-till management practices in Goiânia (Cerrados, Brazil)</w:t>
+                <w:t xml:space="preserve">Storage and forms of organic carbon in a no-tillage under cover crops system on clayey Oxisol in dryland rice production (Cerrados, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Oliver</w:t>
+                <w:t xml:space="preserve">José Aloisio Alves Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Scopel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Aloisio Alves Moreira</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Feigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (1), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302901v1</w:t>
+                <w:t xml:space="preserve">hal-02659068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soils, a sink for N2O? A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N2O and CH4 emissions from soils under conventional and no-till management practices in Goiânia (Cerrados, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aloisio Alves Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01280.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141 (1-2), pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669178v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropping systems, carbon sequestration and erosion in Brazil, a review</w:t>
               </w:r>
@@ -8937,51 +8937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdrought VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t>
@@ -9105,90 +9105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting service crop termination strategy in viticulture to increase soil ecosystem functions and limit competition with grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9239,64 +9239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9351,77 +9351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9584,103 +9584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service crops functional markers explain soil water and nitrogen stocks at budburst in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inti Ganganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t>
@@ -9843,51 +9843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service crops root traits explain soil structural stability in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9981,90 +9981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early assessment of yield potential in vineyard systems: influence of nitrogen and water status on the number of inflorecences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinbourg, United Kingdom. 2016, 14th ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10083,152 +10083,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cropping the roots” of agroforestry systems: applying moderate water stress and water competition at plantation to increase tree root biomass</w:t>
               </w:r>
@@ -10303,195 +10303,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storing C in agricultural soils: evaluating triple-win climate-smart actions for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,51 +10572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel des pratiques agricoles pour augmenter le stockage de C dans les sols cultivés : une évaluation pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Métay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10822,51 +10822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of agricultural practices to increase C storage in cropped soils: an assessment for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Métay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11301,717 +11301,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage des couverts végétaux pour obtenir des compromis entre services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Garcia</w:t>
+                <w:t xml:space="preserve">Unravelling the diversity of technical operations in diversified perennial-based cropping systems: the case of smallholder immature rubber intercropped with pineapple in Rayong, Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannika Sajjaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos Vougeot 2023 - La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vougeot, France</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976766v1</w:t>
+                <w:t xml:space="preserve">hal-04687744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Claire Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504840v2</w:t>
+                <w:t xml:space="preserve">hal-04510189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining grapevine yield, soil quality and service crops: results from a three-year on-farm experimentation in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510189v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining grapevine yield, soil quality and service crops: results from a three-year on-farm experimentation in the Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Ohl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Caboulet</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687977v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+                <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage des couverts végétaux pour obtenir des compromis entre services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos Vougeot 2023 - La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694438v1</w:t>
+                <w:t xml:space="preserve">hal-04976766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the diversity of technical operations in diversified perennial-based cropping systems: the case of smallholder immature rubber intercropped with pineapple in Rayong, Thailand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kannika Sajjaphan</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687744v1</w:t>
+                <w:t xml:space="preserve">hal-04504840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t>
               </w:r>
@@ -12023,64 +12023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12105,103 +12105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
@@ -12269,51 +12269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12338,77 +12338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des cultures de services en viticulture : pilotage de la destruction pour obtenir des compromis entre services et dysservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12446,103 +12446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
@@ -13085,103 +13085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
@@ -13236,77 +13236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
@@ -13512,103 +13512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieux Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbier Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t>
@@ -13637,103 +13637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t>
@@ -13814,51 +13814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t>
@@ -13887,51 +13887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services evaluation as a tool for the design of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14038,51 +14038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14131,307 +14131,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Metay</w:t>
+                <w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745542v1</w:t>
+                <w:t xml:space="preserve">hal-01267939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
+                <w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267939v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies adaptatives d’enherbement des parcelles viticoles pour des performances agronomiques et environnementales régulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14439,51 +14439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. journée scientifique de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.21-24</w:t>
@@ -14538,51 +14538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14620,51 +14620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14853,51 +14853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies adaptatives d’entretien du sol des parcelles viticoles pour de bons compromis entre performances agronomiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14905,51 +14905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.journée scientifique de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France</w:t>
@@ -15224,51 +15224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15313,782 +15313,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal productivity in the shade, a key to the success of temperate agroforestry systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
+                <w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">16. International Symposium GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755034v1</w:t>
+                <w:t xml:space="preserve">hal-02755314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped voneyard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual modelling of a cultivated field: a generic methodology and its use in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755084v1</w:t>
+                <w:t xml:space="preserve">hal-02758339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CAF2007, a process-based model of coffee agroforestry systems, to represent and understand the evolution of coffee productivity in two long term trials in Mesoamerica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling cover-cropped vineyards with APES: a modular simulation platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rémal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Roupsard</w:t>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756602v1</w:t>
+                <w:t xml:space="preserve">hal-02755050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped vineyard</w:t>
+                <w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped voneyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755314v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modelling of a cultivated field: a generic methodology and its use in agronomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lamanda</w:t>
+                <w:t xml:space="preserve">Use of CAF2007, a process-based model of coffee agroforestry systems, to represent and understand the evolution of coffee productivity in two long term trials in Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Delmotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">O. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758339v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cover-cropped vineyards with APES: a modular simulation platform.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal productivity in the shade, a key to the success of temperate agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755050v1</w:t>
+                <w:t xml:space="preserve">hal-02755034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on 'Mini-Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16169,51 +16169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16451,103 +16451,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16778,353 +16778,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17146,1197 +17146,1197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 4 - Études de cas de mise en œuvre de l’agriculture de conservation des sols : Cas d’étude 1. Viticulture et conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable de la flore adventice en culture pérenne : enjeux et stratégies en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 354 p., 2018, Synthèses (Quae), 9782759228188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agroforesterie et gestion des nutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème ed., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions France Agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 606 p., 2017, Agriproduction, 978-2-85557-412-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la diversité des agricultures pour s'engager dans une pratique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronome en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri, 280 p., 2017, 979-10-275-0081-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement des techniques culturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de la vigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l'agroforesterie et les haies pour favoriser le stockage de carbone dans le sol et la biomasse végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gar à effet de serre ? Potentiel d'atténuation et coût de dix actions techniques. Synthèse du rapport de l’étude réalisée par l’INRA pour le compte de l'ADEME, le MAAF et le MEDE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inra, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600866v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04491653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18354,64 +18354,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18472,103 +18472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -18599,77 +18599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19388,51 +19388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patjima Kongplub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannika Sajjaphan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alessandria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04566529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lebreton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruetsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00944-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Krafft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Notaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103332" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03458388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00579-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leporatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gharibi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Fraga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2431" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.04.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848562v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191200753969443E12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614417v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Temani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.08.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QHRX0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-015-9856-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.04.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37K5G7RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colnenne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds2f-e425" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7syr-9y57" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506314v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.11.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L22KJ85Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0573-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC01812894538F20679320EE8FB0308481D54F18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506041v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alves Moreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS07108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762055v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabenarivo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toucet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTQ7CKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659068v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aloisio Alves Moreira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Douzet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Feigl" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.05.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6K45WVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04302901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669178v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wrage" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01280.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4A4C77B4ECA72317EE41194D263008002C3B698/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo P. Cerri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05498004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pardon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Violet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9310" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734808v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stol&#239;an Fayolle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524049v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martenot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Ganganelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738347v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733865v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riviere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleureau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755508v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821780v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevallier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976766v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ohl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687744v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122448v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leporatti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharibi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733778v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estival" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peyrot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607473v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595676v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506480v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506021v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506013v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756897v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753125v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755084v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756602v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roupsard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755314v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758339v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00780468v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009938v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030298v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976491v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazeneuve" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789091v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1541/9782759228195/gestion-durable-de-la-flore-adventice-des-cultures" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787830v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/004769383b10a296fc599" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608251v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jomier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600866v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824198v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813993v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824428v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deseau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086830v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alessandria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chambon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patjima Kongplub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannika Sajjaphan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruetsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04566529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00944-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Krafft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127161" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Notaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03458388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00579-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leporatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gharibi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Fraga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191200753969443E12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.04.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614417v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Temani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.08.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD6QHRX0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-015-9856-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.04.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37K5G7RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.11.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colnenne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ds2f-e425" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7syr-9y57" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L22KJ85Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0573-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC01812894538F20679320EE8FB0308481D54F18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506041v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliver" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alves Moreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.12.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJSS07108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762055v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabenarivo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toucet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTQ7CKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865346v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655739v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669178v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wrage" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01280.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4A4C77B4ECA72317EE41194D263008002C3B698/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aloisio Alves Moreira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Douzet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Feigl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.05.010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6K45WVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04302901v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo P. Cerri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05498004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pardon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Violet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9310" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734808v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stol&#239;an Fayolle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524049v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martenot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Ganganelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738347v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733865v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riviere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleureau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629848v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629847v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755508v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821780v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevallier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687744v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ohl" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976766v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602203v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122448v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leporatti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharibi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733778v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estival" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peyrot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607473v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595676v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506480v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506021v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506013v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756897v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753125v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755314v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758339v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755084v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756602v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roupsard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755034v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00780468v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009938v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030298v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976491v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazeneuve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789091v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1541/9782759228195/gestion-durable-de-la-flore-adventice-des-cultures" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787830v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/004769383b10a296fc599" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608251v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jomier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824198v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813993v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824428v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deseau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne F&#233;lix" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00086830v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>