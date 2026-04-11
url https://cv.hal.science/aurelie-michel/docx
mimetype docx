--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1910,51 +1910,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes des cabinets de curiosités dans les productions contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, De la menace en art, 11, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2301,165 +2301,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’arbre, mythologie des métamorphoses : transmutations sylvestres en art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Arts et de l'oralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'arbre dans tous ses états, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville paysage du XXIe siècle : une symbiose de l’architecture et de la nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362302v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03147286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville paysage du XXIe siècle : une symbiose de l’architecture et de la nature</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rocha Soria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05005084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/soyez-embrasses-de-loin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pressager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01988789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02355467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pressager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02074225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rocha Soria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05005084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/soyez-embrasses-de-loin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pressager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01988789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02355467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pressager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02074225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>