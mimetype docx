--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -182,446 +182,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Re-tracer le paysage : la Ligne Maginot - de sa réalité matérielle à ses constructions imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Du Sillon à la skyline : des lignes et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire et critiques des Arts (Université de Rennes 2); Espaces et sociétés (ESO, Université de Rennes 2); Littoral, Environnement, Géomatique, Télédétection (LTEG, Rennes Costel), Sep 2017, Rennes, France. pp.179-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14t6q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire les graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Rocha Soria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire les graines, atelier organisé par Marie Rota dans le cadre du projet Écrire les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles de fleurs et de fruits de Léopold et Rudolf Blaschka : l’exactitude scientifique de plantes saisies par le verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Du Sillon à la skyline : des lignes et des paysages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'étude. La botanique et ses objets d'enseignements, d'hier à aujourd'hui, de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée national de l'éducation (Canopé), Feb 2019, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux paysages domestiques : questionner le quotidien (à partir des années soixante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Des arts industriels au design : les moments du design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre interdisciplinaire d'études et de recherche sur l'expression contemporaine (CIEREC, Université Jean-Monnet, Saint-Etienne), Dec 2015, Saint-Etienne, France. pp.115-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer les processus de fabrication de l'objet design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Exposer/s'exposer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean-Monnet (Saint-Etienne); Ville de Saint-Etienne; Centre interdisciplinaire d'études et des recherches sur l'expression contemporaine (CIEREC), Nov 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147331v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03147351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détournement, infiltrer et dévoyer les circuits de consommation</w:t>
               </w:r>
@@ -689,51 +689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation du champ de bataille par l’acte artistique : exploiter les traces de lieux bouleversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international The Battlefield after the Battle, Memories and Uses/Le Champ de bataille après la bataille, mémoires et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service historique de la Défense; Université de Lille; Amsterdam University; NL Defensieacademie, Dec 2018, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -965,51 +965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage(s) de l'étrange ou la dialectique des traces : du paysage-témoin au paysage-camoufleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,165 +1188,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’épanouissement des motifs végétaux sur les murs et plafonds &amp;quot;renaissance&amp;quot; programmes décoratifs des demeures meusiennes au XVIe siècle deux exemples choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephémère et pérenne : l'ornementation végétale dans les décors à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps et matrices naturelles, l’expérience d’une re-naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridations, immersions et sensations dans l’activité physique et les pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Andrieu, Olivier Sirost, Anne-Sophie Sayeux, Jun 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147343v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03147334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résurgences des cabinets de curiosités : formes contemporaines d’un imaginaire qui mêle nature et artifice.</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage(s) de l'étrange II. Arts et recherche sur les traces des patrimoines de guerre dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1528,51 +1528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage(s) de l’étrange. Arts et recherche sur les traces de l'histoire du Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Paysage(s) de l’étrange. Sur les traces visibles et invisibles d’un patrimoine régional en transformation : (re)constructions artistiques et théoriques d’une histoire transfrontalière marquée par les grands conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Metz, France. 1, Éd. Le Bord de l'eau, 2018, 9782350183961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2439,165 +2439,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les micro-paysages : une éthique d’appropriation de la nature à travers l’objet design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philotope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'objet-milieu, 9, pp.79-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville paysage du XXIe siècle : une symbiose de l’architecture et de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Imagination(s) environnementale(s), 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147278v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01382485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles en verre d’invertébrés marins des Blaschka : de l’objet pédagogique à l’œuvre d’art</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rocha Soria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05005084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/soyez-embrasses-de-loin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pressager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01988789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02355467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pressager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02074225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M&#252;ller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14t6q" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rocha Soria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01729729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.42227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05005084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/soyez-embrasses-de-loin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pressager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01988789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02355467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pressager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02074225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>