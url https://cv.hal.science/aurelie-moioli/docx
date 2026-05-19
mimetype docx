--- v0 (2026-03-05)
+++ v1 (2026-05-19)
@@ -2347,165 +2347,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autobiographie, autofiction et romantismes européens : enjeux méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire en Europe Aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Radboud de Nimègue, Jun 2011, Nimegen, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit de soi : critique et imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de la SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFLGC, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440070v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04440067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2754,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04439968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-531HKXJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04439968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439975v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-531HKXJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04440043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>