--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -230,248 +230,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Recognizing and adjusting: developing an adaptive team information seeking framework for emergency situation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t>
+              <w:t xml:space="preserve">Information Technology for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.1195-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02681102.2025.2472078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831033v1</w:t>
+                <w:t xml:space="preserve">hal-04993556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing and adjusting: developing an adaptive team information seeking framework for emergency situation assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+                <w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Technology for Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (4), pp.1195-1221. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02681102.2025.2472078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993556v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t>
               </w:r>
@@ -1532,51 +1532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'ampleur des catastrophes naturelles par l'écoute des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1783,51 +1783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,472 +1872,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rob Grace</w:t>
+                <w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlogis Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118644v1</w:t>
+                <w:t xml:space="preserve">hal-04301779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Value-Oriented Metamodel for Small and Medium Entreprises Decision Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ben Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+                <w:t xml:space="preserve">Juliette Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dahan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSSTA 2022, 16th International Conference on Decision Support Systems, Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. pp.295-303</w:t>
+              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Omaha, United States. p. 649-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344342v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Value-Oriented Metamodel for Small and Medium Entreprises Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ben Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barlogis Rodolphe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Mathieu Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICDSSTA 2022, 16th International Conference on Decision Support Systems, Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. pp.295-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301779v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Asset-Based Causal Loop Model to Improve Corporate Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ben Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Albi, France. pp.31-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2490,265 +2490,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Delgado</w:t>
+                <w:t xml:space="preserve">Toward an Innovative Risk- and Opportunity- Oriented System for SMEs’ Decision-Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ben Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cabanillas</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.450-457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272849v1</w:t>
+                <w:t xml:space="preserve">hal-03331846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Innovative Risk- and Opportunity- Oriented System for SMEs’ Decision-Makers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dahan</w:t>
+                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2067-2068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331846v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Transformation from CBM to EPL Rules to Detect Failure Symptoms</w:t>
               </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess Kropczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social media processing in crisis response : an attempt to shift from data to information exploitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,191 +3100,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rosemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Commanay</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t>
+              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545409v1</w:t>
+                <w:t xml:space="preserve">hal-02985517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Metamodel supporting E-government Collaborative Business Processes Management within a Service-based Interoperability Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,152 +3355,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’53</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Delgado</w:t>
+                <w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Commanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445538v1</w:t>
+                <w:t xml:space="preserve">hal-02545409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Framework for Federated Interoperability to Implement an Automated Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Labreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,237 +3547,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.143-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Rosemont</w:t>
+                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2007-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02985517v1</w:t>
+                <w:t xml:space="preserve">hal-02445538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Information Retrieval from Tweets: A Semantic Clustering Approach</w:t>
               </w:r>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Rosemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,399 +3947,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Meta Model for a Blockchain-based Supply Chain Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t>
+              <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115868v1</w:t>
+                <w:t xml:space="preserve">hal-02414737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating citizen initiatives in a technological platform for collaborative crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta Model for a Blockchain-based Supply Chain Traceability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+                <w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germain Bousseau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t>
+              <w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414737v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionable Collaborative Common Operational Picture in Crisis Situation: A Comprehensive Architecture Powered with Social Media Data</w:t>
               </w:r>
@@ -4559,103 +4559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review-based taxonomy of post-impact volunteerism types to improve citizen integration into crisis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4935,64 +4935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical, legal and social considerations surrounding the use of Facebook groups during Hurricane Irma in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kropczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,278 +5508,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t>
+                <w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Nov 2016, Sofia, Bulgaria. pp.198-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614696v1</w:t>
+                <w:t xml:space="preserve">hal-03213133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t>
+                <w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Albi, France. p. 1020-1028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03213133v1</w:t>
+                <w:t xml:space="preserve">hal-01614696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t>
               </w:r>
@@ -6014,498 +6014,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614598v1</w:t>
+                <w:t xml:space="preserve">hal-01759588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t>
+              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759025v1</w:t>
+                <w:t xml:space="preserve">hal-01614598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t>
+              <w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759027v1</w:t>
+                <w:t xml:space="preserve">hal-01759025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t>
+              <w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759588v1</w:t>
+                <w:t xml:space="preserve">hal-01759027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t>
               </w:r>
@@ -7952,77 +7952,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias sociaux et résilience collective : la mobilisation des makers pendant la crise de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8538,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SID - Sociologie Information-Communication Design; SES - Département Sciences Economiques et Sociales; IMT Mines Albi. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8880,51 +8880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Pang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02681102.2025.2472078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/jwpqmd55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03852706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cabanillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camozzi Marie-Lys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubert Nathan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Pang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02681102.2025.2472078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/jwpqmd55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03852706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cabanillas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camozzi Marie-Lys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubert Nathan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>