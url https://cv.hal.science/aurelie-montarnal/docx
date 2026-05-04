--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -230,248 +230,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing and adjusting: developing an adaptive team information seeking framework for emergency situation assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+                <w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Technology for Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02681102.2025.2472078⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993556v1</w:t>
+                <w:t xml:space="preserve">hal-04831033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Recognizing and adjusting: developing an adaptive team information seeking framework for emergency situation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t>
+              <w:t xml:space="preserve">Information Technology for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.1195-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02681102.2025.2472078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831033v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t>
               </w:r>
@@ -823,685 +823,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time data exploitation supported by model-and event- driven architecture to enhance situation awareness, application to crisis management</w:t>
+                <w:t xml:space="preserve">A new emergency decision support system: the automatic interpretation and contextualisation of events to model a crisis situation in real-time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (6), pp.769-796. </w:t>
+              <w:t xml:space="preserve">Decision Support Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.1-11/113260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2019.1691268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dss.2020.113260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479436v1</w:t>
+                <w:t xml:space="preserve">hal-02566629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time data exploitation supported by model-and event- driven architecture to enhance situation awareness, application to crisis management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.769-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2019.1691268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953739v1</w:t>
+                <w:t xml:space="preserve">hal-02479436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new emergency decision support system: the automatic interpretation and contextualisation of events to model a crisis situation in real-time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.1-11/113260. </w:t>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dss.2020.113260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566629v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenxin Mu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744194v1</w:t>
+                <w:t xml:space="preserve">hal-01724575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724575v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1513,265 +1513,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'ampleur des catastrophes naturelles par l'écoute des réseaux sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing Climate Change: How to Manage the Arising New Crises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - Programme Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCRAM 2025 - 22nd ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Halifax, Canada. 13 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/jwpqmd55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324812v1</w:t>
+                <w:t xml:space="preserve">hal-05065581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Climate Change: How to Manage the Arising New Crises?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fertier</w:t>
+                <w:t xml:space="preserve">Comprendre l'ampleur des catastrophes naturelles par l'écoute des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+                <w:t xml:space="preserve">Chave Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2025 - 22nd ISCRAM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065581v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future AI in crisis management: Proposing a bio-inspired, neuro-symbolic architecture</w:t>
               </w:r>
@@ -1783,51 +1783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,602 +1872,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t>
+                <w:t xml:space="preserve">An Asset-Based Causal Loop Model to Improve Corporate Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barlogis Rodolphe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
+                <w:t xml:space="preserve">Romain Ben Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t>
+              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Albi, France. pp.31-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32534-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301779v1</w:t>
+                <w:t xml:space="preserve">hal-04102567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Omaha, United States. p. 649-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Value-Oriented Metamodel for Small and Medium Entreprises Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ben Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDSSTA 2022, 16th International Conference on Decision Support Systems, Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. pp.295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asset-Based Causal Loop Model to Improve Corporate Value</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dahan</w:t>
+                <w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlogis Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Albi, France. pp.31-44, </w:t>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32534-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102567v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Social Media Data in Emergency Management: A Proposal for a Socio-Technical Framework and a Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tarbes, France. p. 470-479</w:t>
@@ -2490,265 +2490,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Innovative Risk- and Opportunity- Oriented System for SMEs’ Decision-Makers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dahan</w:t>
+                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2067-2068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331846v1</w:t>
+                <w:t xml:space="preserve">hal-03272849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Delgado</w:t>
+                <w:t xml:space="preserve">Toward an Innovative Risk- and Opportunity- Oriented System for SMEs’ Decision-Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ben Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cabanillas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.450-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03272849v1</w:t>
+                <w:t xml:space="preserve">hal-03331846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Transformation from CBM to EPL Rules to Detect Failure Symptoms</w:t>
               </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess Kropczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social media processing in crisis response : an attempt to shift from data to information exploitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,217 +3100,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
+                <w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rosemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985517v1</w:t>
+                <w:t xml:space="preserve">hal-03048795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Metamodel supporting E-government Collaborative Business Processes Management within a Service-based Interoperability Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,73 +3312,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2019-2028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3400,946 +3387,959 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Commanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Framework for Federated Interoperability to Implement an Automated Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.143-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Astudillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2007-2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Information Retrieval from Tweets: A Semantic Clustering Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Coche</w:t>
+                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rosemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926851v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
+                <w:t xml:space="preserve">Automatic Information Retrieval from Tweets: A Semantic Clustering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048795v1</w:t>
+                <w:t xml:space="preserve">hal-02926851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta Model for a Blockchain-based Supply Chain Traceability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+                <w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germain Bousseau</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948159⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414737v1</w:t>
+                <w:t xml:space="preserve">hal-02115868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating citizen initiatives in a technological platform for collaborative crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Meta Model for a Blockchain-based Supply Chain Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t>
+              <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115868v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionable Collaborative Common Operational Picture in Crisis Situation: A Comprehensive Architecture Powered with Social Media Data</w:t>
               </w:r>
@@ -4455,51 +4455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method of Ontology Evolution and Concept Evaluation Based on Knowledge Discovery in the Heavy Haul Railway Risk System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiancheng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxin Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,103 +4559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review-based taxonomy of post-impact volunteerism types to improve citizen integration into crisis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4853,51 +4853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t>
@@ -4935,64 +4935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical, legal and social considerations surrounding the use of Facebook groups during Hurricane Irma in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,151 +5037,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kropczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Obeysekare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">ISCRAM Asia Pacific 2018: Innovating for Resilience – 1st International Conference on Information Systems for Crisis Response and Management Asia Pacific.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Wellington, New Zealand. p.428-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852185v1</w:t>
+                <w:t xml:space="preserve">hal-01987793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing information load to enhance collaborative awareness thanks to a pre-selection of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5226,231 +5243,214 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.286-294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM Asia Pacific 2018: Innovating for Resilience – 1st International Conference on Information Systems for Crisis Response and Management Asia Pacific.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Wellington, New Zealand. p.428-438</w:t>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987793v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bad weather coming: linking social media and weather sensor data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Halse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,157 +5508,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Emergence of a Crisis Situation Model in Crisis Response Based on Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP, Nov 2016, Sofia, Bulgaria. pp.198-213, </w:t>
+              <w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.658-665, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213133v1</w:t>
+                <w:t xml:space="preserve">hal-01674873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t>
               </w:r>
@@ -5759,1748 +5759,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2017 - 50th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Nov 2016, Sofia, Bulgaria. pp.198-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696148v1</w:t>
+                <w:t xml:space="preserve">hal-03213133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Emergence of a Crisis Situation Model in Crisis Response Based on Tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tapia</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HICSS 2017 - 50th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HICSS, Jan 2017, Hawaii, United States. p.237-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674873v1</w:t>
+                <w:t xml:space="preserve">hal-01696148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t>
+              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759588v1</w:t>
+                <w:t xml:space="preserve">hal-01614598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t>
+              <w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614598v1</w:t>
+                <w:t xml:space="preserve">hal-01759025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t>
+              <w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759025v1</w:t>
+                <w:t xml:space="preserve">hal-01759027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759027v1</w:t>
+                <w:t xml:space="preserve">hal-01759588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t>
+                <w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596368v1</w:t>
+                <w:t xml:space="preserve">hal-01695350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t>
+              <w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437909v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695350v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+                <w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t>
+              <w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596369v1</w:t>
+                <w:t xml:space="preserve">hal-01650743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t>
+                <w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710037v1</w:t>
+                <w:t xml:space="preserve">hal-01392148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t>
+                <w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392148v1</w:t>
+                <w:t xml:space="preserve">hal-01596369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650743v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxin Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7557,103 +7557,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des réseaux sociaux en situation d’urgence - Projet RéSoCIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2024 - 16ème workshop interdisciplinaire sur la sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7678,103 +7678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RéSoCIO : Analyse des réseaux sociaux en situation d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2023 - Workshop interdisciplinaire sur la sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille (13), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7799,103 +7799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RéSoCIO - Analyse des réseaux sociaux en situation d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7952,77 +7952,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias sociaux et résilience collective : la mobilisation des makers pendant la crise de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8226,90 +8226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Entity-Linking dataset between annotated tweets collected during major crises in France and French Wikipedia corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8372,103 +8372,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux sociaux pour faire face aux catastrophes naturelles - Comprendre les pratiques et les besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau de Recherches Géologiques et Minières (BRGM). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8538,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SID - Sociologie Information-Communication Design; SES - Département Sciences Economiques et Sociales; IMT Mines Albi. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8880,51 +8880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Pang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02681102.2025.2472078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/jwpqmd55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03852706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cabanillas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camozzi Marie-Lys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubert Nathan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Pang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02681102.2025.2472078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/jwpqmd55" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03852706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cabanillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camozzi Marie-Lys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubert Nathan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>