--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -230,248 +230,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Recognizing and adjusting: developing an adaptive team information seeking framework for emergency situation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t>
+              <w:t xml:space="preserve">Information Technology for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), pp.1195-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02681102.2025.2472078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831033v1</w:t>
+                <w:t xml:space="preserve">hal-04993556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing and adjusting: developing an adaptive team information seeking framework for emergency situation assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+                <w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Technology for Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (4), pp.1195-1221. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02681102.2025.2472078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993556v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t>
               </w:r>
@@ -823,1413 +823,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new emergency decision support system: the automatic interpretation and contextualisation of events to model a crisis situation in real-time</w:t>
+                <w:t xml:space="preserve">Real-time data exploitation supported by model-and event- driven architecture to enhance situation awareness, application to crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.1-11/113260. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.769-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dss.2020.113260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2019.1691268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566629v1</w:t>
+                <w:t xml:space="preserve">hal-02479436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time data exploitation supported by model-and event- driven architecture to enhance situation awareness, application to crisis management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2019.1691268⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479436v1</w:t>
+                <w:t xml:space="preserve">hal-02953739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new emergency decision support system: the automatic interpretation and contextualisation of events to model a crisis situation in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (3), pp.291-306. </w:t>
+              <w:t xml:space="preserve">Decision Support Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.1-11/113260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1468-5973.12310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dss.2020.113260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953739v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724575v1</w:t>
+                <w:t xml:space="preserve">hal-01744194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the agility of collaborative workflows through an event driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenxin Mu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, p.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744194v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Climate Change: How to Manage the Arising New Crises?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Component Analysis for Micro-doppler Signal Decomposition in Outdoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Piffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2025 - 22nd ISCRAM Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59297/jwpqmd55⟩</w:t>
+              <w:t xml:space="preserve">CSCE 2025 - The World Congress in Computer Science, Computer Engineering, &amp; Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, United States. pp.467-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-22202-2_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065581v1</w:t>
+                <w:t xml:space="preserve">hal-05629057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'ampleur des catastrophes naturelles par l'écoute des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future AI in crisis management: Proposing a bio-inspired, neuro-symbolic architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing Climate Change: How to Manage the Arising New Crises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2024 - 21th - Information Systems for Crisis Response and Management.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCRAM 2025 - 22nd ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Halifax, Canada. 13 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/jwpqmd55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588658v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asset-Based Causal Loop Model to Improve Corporate Value</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future AI in crisis management: Proposing a bio-inspired, neuro-symbolic architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2024 - 21th - Information Systems for Crisis Response and Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Münster, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102567v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rob Grace</w:t>
+                <w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlogis Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118644v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Value-Oriented Metamodel for Small and Medium Entreprises Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ben Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDSSTA 2022, 16th International Conference on Decision Support Systems, Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. pp.295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2240,3692 +2236,3700 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheik Ouedraogo</w:t>
+                <w:t xml:space="preserve">Collaborative Information Seeking during a 911 Call Surge: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Omaha, United States. p. 649-662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301779v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Social Media Data in Emergency Management: A Proposal for a Socio-Technical Framework and a Systematic Literature Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Asset-Based Causal Loop Model to Improve Corporate Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ben Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Albi, France. pp.31-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32534-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852706v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’54</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Social Media Data in Emergency Management: A Proposal for a Socio-Technical Framework and a Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCRAM 2022 - 19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tarbes, France. p. 470-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03272849v1</w:t>
+                <w:t xml:space="preserve">hal-03852706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Innovative Risk- and Opportunity- Oriented System for SMEs’ Decision-Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ben Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.450-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Transformation from CBM to EPL Rules to Detect Failure Symptoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2020 - 8th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_9⟩</w:t>
+              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2067-2068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198701v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionability in a Situation Awareness world: Implications for social media processing system design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">Model Transformation from CBM to EPL Rules to Detect Failure Symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bascans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2021 - 18th International conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD 2020 - 8th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, La Valette, Malta. pp.200-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295498v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media processing in crisis response : an attempt to shift from data to information exploitation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Actionability in a Situation Awareness world: Implications for social media processing system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Kropczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2285-2294</w:t>
+              <w:t xml:space="preserve">ISCRAM 2021 - 18th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Balcksburg (online), United States. p.994-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095502v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
+                <w:t xml:space="preserve">Social media processing in crisis response : an attempt to shift from data to information exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Romera Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t>
+              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2285-2294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048795v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Metamodel supporting E-government Collaborative Business Processes Management within a Service-based Interoperability Platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura González</w:t>
+                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rosemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933022v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+                <w:t xml:space="preserve">Towards a Metamodel supporting E-government Collaborative Business Processes Management within a Service-based Interoperability Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2019-2028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545409v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Federated Interoperability to Implement an Automated Model Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Labreche</w:t>
+                <w:t xml:space="preserve">Towards Model Transformation from a CBM Model to CEP Rules to Support Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Weill</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Commanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_12⟩</w:t>
+              <w:t xml:space="preserve">MODELSWARS 2020 - The 8th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valette, Malta. pp.205-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008880302050215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024821v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’53</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Delgado</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Federated Interoperability to Implement an Automated Model Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Labreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2020 - 21st IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445538v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Rosemont</w:t>
+                <w:t xml:space="preserve">Introduction to the Digital Government and Business Process Management (BPM) minitrack HICSS’53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HICSS 2020 - 53rd Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Hawai, United States. p. 2007-2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985517v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Information Retrieval from Tweets: A Semantic Clustering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2020 - 17th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Balcksburg, United States. p.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+                <w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rosemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115868v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating citizen initiatives in a technological platform for collaborative crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta Model for a Blockchain-based Supply Chain Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionable Collaborative Common Operational Picture in Crisis Situation: A Comprehensive Architecture Powered with Social Media Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Coche</w:t>
+                <w:t xml:space="preserve">Toward Information System Architecture to Support Predictive Maintenance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_14⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2018 - Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. pp.297-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13693-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406449v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method of Ontology Evolution and Concept Evaluation Based on Knowledge Discovery in the Heavy Haul Railway Risk System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenxin Mu</w:t>
+                <w:t xml:space="preserve">Actionable Collaborative Common Operational Picture in Crisis Situation: A Comprehensive Architecture Powered with Social Media Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.220-233, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_20⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.151-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406442v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review-based taxonomy of post-impact volunteerism types to improve citizen integration into crisis response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rizza</w:t>
+                <w:t xml:space="preserve">A Method of Ontology Evolution and Concept Evaluation Based on Knowledge Discovery in the Heavy Haul Railway Risk System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiancheng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2019 - 20th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.220-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173967v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un modèle de situation en temps réel : application à la gestion de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+                <w:t xml:space="preserve">Review-based taxonomy of post-impact volunteerism types to improve citizen integration into crisis response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2019 - 16th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852079v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiexin Wang</w:t>
+                <w:t xml:space="preserve">Génération d'un modèle de situation en temps réel : application à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945120v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical, legal and social considerations surrounding the use of Facebook groups during Hurricane Irma in Cuba</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rizza</w:t>
+                <w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiexin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KES 2018 - International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.136-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853225v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethical, legal and social considerations surrounding the use of Facebook groups during Hurricane Irma in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM Asia Pacific 2018: Innovating for Resilience – 1st International Conference on Information Systems for Crisis Response and Management Asia Pacific.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Wellington, New Zealand. p.428-438</w:t>
+              <w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987793v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing information load to enhance collaborative awareness thanks to a pre-selection of information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fertier</w:t>
+                <w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885046v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de systèmes dans les architectures PHM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sarazin</w:t>
+                <w:t xml:space="preserve">Reducing information load to enhance collaborative awareness thanks to a pre-selection of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.286-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852185v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bad weather coming: linking social media and weather sensor data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Identifying Actionable Information on Social Media for Emergency Dispatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kropczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Halse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Obeysekare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.507-515</w:t>
+              <w:t xml:space="preserve">ISCRAM Asia Pacific 2018: Innovating for Resilience – 1st International Conference on Information Systems for Crisis Response and Management Asia Pacific.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Wellington, New Zealand. p.428-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853234v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Emergence of a Crisis Situation Model in Crisis Response Based on Tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bad weather coming: linking social media and weather sensor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tapia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2018 - 15th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM, May 2018, Rochester, United States. p.507-515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674873v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t>
+                <w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Nov 2016, Sofia, Bulgaria. pp.198-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68486-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614696v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generation of a Situation Model, in Real-Time, as a Support to Crisis Management</w:t>
+                <w:t xml:space="preserve">A situation model to support collaboration and decision-making inside crisis cells, in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITDRR 2016 - 1st International Conference on Information Technology in Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Albi, France. p. 1020-1028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213133v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,1606 +5938,1736 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2017 - 50th Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HICSS, Jan 2017, Hawaii, United States. p.237-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Emergence of a Crisis Situation Model in Crisis Response Based on Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.658-665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614598v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t>
+                <w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759025v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big-Data and the Question of Horizontal and Vertical Intelligence: A Discussion on Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t>
+              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.156-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759027v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of big data in crisis management toward a better support in decision-making</w:t>
+                <w:t xml:space="preserve">Use of big data for continuous interoperability in crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 7 p</w:t>
+              <w:t xml:space="preserve">I-ESA'16 -8th International conference Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimares, Portugal. p.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759588v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t>
+                <w:t xml:space="preserve">Mediation information system engineering applied to the crisis simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM-med 2016 -3rd International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. p.172-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695350v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Social Platform for Knowledge Gathering and Exploitation, Towards the Deduction of Inter-enterprise Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiexin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KES-2015 - 19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Singapore, Singapore. pp.438-447, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A framework for characterizing collaborative networks of organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.337-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119081418.ch48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650743v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t>
+                <w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t>
+              <w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392148v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t>
+                <w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.251-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596369v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t>
+                <w:t xml:space="preserve">Towards Automated Business Process Deduction through a Social and Collaborative Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_21⟩</w:t>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.443-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710037v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BESC.2014.7059526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Vision of Collaboration of Organizations on a Cloud Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxin Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY: RESEARCH AND APPLICATIONS IN THE SERVICE-ORIENTED ECOSYSTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Enschede, Netherlands. pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7543,392 +7677,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des réseaux sociaux en situation d’urgence - Projet RéSoCIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2024 - 16ème workshop interdisciplinaire sur la sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RéSoCIO : Analyse des réseaux sociaux en situation d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2023 - Workshop interdisciplinaire sur la sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille (13), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RéSoCIO - Analyse des réseaux sociaux en situation d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7938,258 +8072,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias sociaux et résilience collective : la mobilisation des makers pendant la crise de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en temps de crise : réactions et adaptations face à la crise Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 115-127, 2022, 9782356718334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation du traitement des media sociaux: opportunités et obstacles identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer les crises avec les media sociaux ? Une approche pluridisciplinaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 39-52, 2022, 978-2-35671-871-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8199,156 +8333,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Entity-Linking dataset between annotated tweets collected during major crises in France and French Wikipedia corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Caillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7767294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8358,265 +8492,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux sociaux pour faire face aux catastrophes naturelles - Comprendre les pratiques et les besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau de Recherches Géologiques et Minières (BRGM). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les media sociaux lors de la crise sanitaire de Covid-19 Circulation de l'information et initiatives citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camozzi Marie-Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thubert Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SID - Sociologie Information-Communication Design; SES - Département Sciences Economiques et Sociales; IMT Mines Albi. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8626,114 +8760,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deduction of inter-organizational collaborative business processes within an enterprise social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social and Information Networks [cs.SI]. Ecole des Mines d'Albi-Carmaux, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015EMAC0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01424117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8880,51 +9014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Pang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02681102.2025.2472078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/jwpqmd55" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03852706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cabanillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735761v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camozzi Marie-Lys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubert Nathan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Grace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Pang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montarnal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02681102.2025.2472078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bascans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sciau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Supiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02479436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1691268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02566629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2020.113260" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01724575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.02.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05629057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Riveiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piffault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-22202-2_35" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Sylvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05065581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/jwpqmd55" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04588658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rutter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Romera Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03852706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Delgado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cabanillas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.253" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03198701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02933022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calegari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02545409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Commanay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008880302050215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Labreche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02926851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Batard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rizza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02115868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02406442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Cao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02173967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_25" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Obeysekare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68486-4_16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01614696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_58" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04042569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/innover-en-temps-de-crise/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03923078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04735845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Caillaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7767294" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camozzi Marie-Lys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubert Nathan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EMAC0005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>