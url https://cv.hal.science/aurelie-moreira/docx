--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,430 +66,1383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaury Luzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of urban pollution on freshwater biofilms: Oxidative stress, photosynthesis and lipid responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular species composition of polar lipids from two microalgae Nitzschia palea and Scenedesmus costatus using HPLC-ESI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-achem.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaecomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les effets d'une diminution des apports en nitrates de l'industrie minière sur les biofilms des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicokinetic of a pesticides cocktail pulse on stream biofilms with different hydrological histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -499,2403 +1452,1584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331365v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173277v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience : Gestion numérique de la traçabilité de la métrologie et de la qualité dans l’UR EABX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de la Mesure et de la métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800373v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990007v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227684v1</w:t>
-              </w:r>
-[...817 lines deleted...]
-                <w:t xml:space="preserve">hal-03691889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3042,51 +3176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>