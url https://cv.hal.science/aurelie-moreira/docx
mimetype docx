--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1742,120 +1742,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173277v1</w:t>
+                <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
@@ -1867,120 +1867,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331365v1</w:t>
+                <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
               </w:r>
@@ -2318,277 +2318,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
+                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990007v1</w:t>
+                <w:t xml:space="preserve">hal-03800373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
+                <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800373v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>