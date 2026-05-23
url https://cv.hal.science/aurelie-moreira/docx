--- v2 (2026-04-25)
+++ v3 (2026-05-23)
@@ -66,2773 +66,2898 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting effects of seasonality and agricultural practices on periphytic biofilm metabolism and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doufoungognon Carine Estelle Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ᵉˢ Journées Scientifiques du RFMF LILLE 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaecomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les effets d'une diminution des apports en nitrates de l'industrie minière sur les biofilms des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicokinetic of a pesticides cocktail pulse on stream biofilms with different hydrological histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaury Luzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 102 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urban pollution on freshwater biofilms: Oxidative stress, photosynthesis and lipid responses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574397v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613841v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of urban pollution on freshwater biofilms: Oxidative stress, photosynthesis and lipid responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623674v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801315v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular species composition of polar lipids from two microalgae Nitzschia palea and Scenedesmus costatus using HPLC-ESI-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.e27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj-achem.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691889v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-03990045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175677v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Roux</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485431v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331365v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173277v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317452v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience : Gestion numérique de la traçabilité de la métrologie et de la qualité dans l’UR EABX</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de la Mesure et de la métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2023, Sète (34200), France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814963v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Retour d'expérience : Gestion numérique de la traçabilité de la métrologie et de la qualité dans l’UR EABX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les Journées de la Mesure et de la métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332027v1</w:t>
+                <w:t xml:space="preserve">hal-04814963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2842,194 +2967,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3176,51 +3301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doufoungognon Carine Estelle Kon&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>